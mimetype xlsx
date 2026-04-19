--- v4 (2026-03-08)
+++ v5 (2026-04-19)
@@ -1,258 +1,361 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpg" ContentType="image/jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vizientinc-my.sharepoint.com/personal/sara_holmgren_vizientinc_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="6" documentId="11_A44A6A89A2AF08FCF84527E060FBE9D9EEF23682" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CD8FB485-B764-4818-8A76-1A550F1AE5DB}"/>
+  <xr:revisionPtr revIDLastSave="8" documentId="11_A44A62C7E6BB0D095F8130B8507FF1C9EFF8382B" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BBAA3B30-E666-4957-8E89-69DD2D8B4858}"/>
   <bookViews>
-    <workbookView xWindow="7020" yWindow="375" windowWidth="21600" windowHeight="12405" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="960" yWindow="2040" windowWidth="21600" windowHeight="12645" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Bid Calendar &amp; In Process" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Bid Calendar &amp; In Process'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="195">
   <si>
     <t>Bid Calendar &amp; In Process</t>
   </si>
   <si>
     <t>Prepared for Captis</t>
   </si>
   <si>
     <t>2026 - Confidential | Captis Membership Only | Not for external distribution</t>
   </si>
   <si>
     <t>Spend Category</t>
   </si>
   <si>
     <t>Initiative Name</t>
   </si>
   <si>
     <t>Current Contract End Date</t>
   </si>
   <si>
     <t>Bid Calendar Approval Date</t>
   </si>
   <si>
     <t>New Contract Approval Date - Estimated</t>
   </si>
   <si>
-    <t>Captis Spend</t>
+    <t>Clinical Preference</t>
+  </si>
+  <si>
+    <t>Nasal Decolonization - 2027</t>
+  </si>
+  <si>
+    <t>Medical Devices</t>
+  </si>
+  <si>
+    <t>Neuromodulation - TPNS - 2026</t>
+  </si>
+  <si>
+    <t>Point of Care Testing - 2024</t>
+  </si>
+  <si>
+    <t>Surgical Counting and Detection - 2026</t>
+  </si>
+  <si>
+    <t>Commodity</t>
+  </si>
+  <si>
+    <t>Disposable OR Accessories 2027</t>
+  </si>
+  <si>
+    <t>Heart Valves and Heart Valve Repairs 2027</t>
+  </si>
+  <si>
+    <t>Laparoscopic Irrigation 2027</t>
+  </si>
+  <si>
+    <t>Reusable Textiles 2027</t>
+  </si>
+  <si>
+    <t>Suction Canisters and Tubing 2027</t>
   </si>
   <si>
     <t>Pharmacy</t>
   </si>
   <si>
+    <t>Hemostatic Agent 2027</t>
+  </si>
+  <si>
+    <t>Pharmacy - Compounding 2027</t>
+  </si>
+  <si>
+    <t>Tocilizumab 2027</t>
+  </si>
+  <si>
+    <t>Biologic Wound Care 2027</t>
+  </si>
+  <si>
+    <t>Hemodynamic Monitoring 2027</t>
+  </si>
+  <si>
+    <t>Additional Products</t>
+  </si>
+  <si>
+    <t>Medical Device Reprocessing 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products 2027</t>
+  </si>
+  <si>
+    <t>Air-Assisted Transfer and Repositioning Devices 2027</t>
+  </si>
+  <si>
+    <t>Cushions and Overlays 2027</t>
+  </si>
+  <si>
+    <t>Disposable Bronchoscopes 2027</t>
+  </si>
+  <si>
+    <t>Ophthalmic Products 2027</t>
+  </si>
+  <si>
+    <t>Pressure Redistribution Products 2027</t>
+  </si>
+  <si>
+    <t>Rapid Test Kits 2027</t>
+  </si>
+  <si>
+    <t>Traditional Wound Care 2027</t>
+  </si>
+  <si>
+    <t>SGLT2 Inhibitors 2027</t>
+  </si>
+  <si>
+    <t>Hearing Aids 2027</t>
+  </si>
+  <si>
+    <t>Monitoring Electrodes 2027</t>
+  </si>
+  <si>
+    <t>Neuro Power Tools 2027</t>
+  </si>
+  <si>
+    <t>Oral Care 2027</t>
+  </si>
+  <si>
+    <t>Robotic Instrument Repair and Reprocessing 2027</t>
+  </si>
+  <si>
+    <t>Softgoods and Sports Bracing 2027</t>
+  </si>
+  <si>
+    <t>Stethoscopes 2027</t>
+  </si>
+  <si>
+    <t>Eculizumab 2027</t>
+  </si>
+  <si>
+    <t>Injectable Calcium Channel Blocker 2027</t>
+  </si>
+  <si>
+    <t>Crotalidae Antivenin 2027</t>
+  </si>
+  <si>
+    <t>Short Acting Granulocyte-Colony Stimulating Factor (GCSF) 2027</t>
+  </si>
+  <si>
+    <t>Cold Chain and Ambient Packaging 2027</t>
+  </si>
+  <si>
+    <t>Influenza Vaccine 2027</t>
+  </si>
+  <si>
+    <t>Bevacizumab 2027</t>
+  </si>
+  <si>
+    <t>Automated External Defibrillators (AED)</t>
+  </si>
+  <si>
+    <t>4-Factor PCC 2027</t>
+  </si>
+  <si>
+    <t>Bendamustine 2027</t>
+  </si>
+  <si>
+    <t>Rituximab 2027</t>
+  </si>
+  <si>
+    <t>Trastuzumab 2027</t>
+  </si>
+  <si>
+    <t>IV Insulin - Ready-to-Use (RTU) 2026</t>
+  </si>
+  <si>
+    <t>Long-Acting Granulocyte-Colony Stimulating Factor 2027</t>
+  </si>
+  <si>
+    <t>RhoD Immune Globulin 2027</t>
+  </si>
+  <si>
+    <t>Adalimumab 2026</t>
+  </si>
+  <si>
+    <t>IVIG, ALBUMIN, and PCC 2026</t>
+  </si>
+  <si>
+    <t>Rabies Immunoglobulin 2026</t>
+  </si>
+  <si>
+    <t>Fifth-Generation Cephalosporin 2026</t>
+  </si>
+  <si>
+    <t>Epoprostenol 2026</t>
+  </si>
+  <si>
     <t>Bupivacaine Liposome Injectable Suspension - 2026</t>
   </si>
   <si>
-    <t>Medical Devices</t>
-[...49 lines deleted...]
-  <si>
     <t>Patient Skin Care - Fabric - 2027</t>
   </si>
   <si>
     <t>Patient Skin Care 2027</t>
   </si>
   <si>
     <t>Total Casting Systems - 2027</t>
   </si>
   <si>
-    <t>Commodity</t>
-[...1 lines deleted...]
-  <si>
     <t>Sanitary Paper - 2027</t>
   </si>
   <si>
     <t>Specialty Bags - 2027</t>
   </si>
   <si>
     <t>Waterless (Brushless) Surgical Hand Scrubs - 2027</t>
   </si>
   <si>
     <t>Biopsy Instruments and Needles - Bone Biopsy - 2027</t>
   </si>
   <si>
     <t>Biopsy Instruments and Needles - Breast Biopsy - 2027</t>
   </si>
   <si>
     <t>Biopsy Instruments and Needles - Soft Tissue Core Biopsy - 2027</t>
   </si>
   <si>
     <t>Craniomaxillofacial Implants &amp; Accessories - Cranial and Facial - 2027</t>
   </si>
   <si>
     <t>Craniomaxillofacial Implants &amp; Accessories - Thoracic - 2027</t>
   </si>
   <si>
     <t>Disposable Tourniquets - 2027</t>
   </si>
   <si>
     <t>Kyphoplasty and Vertebroplasty - 2027</t>
   </si>
   <si>
-    <t>Additional Products</t>
-[...1 lines deleted...]
-  <si>
     <t>Third Party Instrument &amp; Scope Repair - 2026</t>
   </si>
   <si>
     <t>Vendor/Contractor Credentialing and Visitor Management - 2026</t>
   </si>
   <si>
     <t>Denosumab - 2026</t>
   </si>
   <si>
-    <t>Ustekinumab - 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Medication Delivery Devices - 2027</t>
   </si>
   <si>
     <t>Non-Invasive Airway Clearance - PEP/PAP Handheld - 2027</t>
   </si>
   <si>
     <t>Non-Invasive Airway Clearance - Pneumatic Lung Expansion - 2027</t>
   </si>
   <si>
     <t>Phlebotomy - Lancets - 2027</t>
   </si>
   <si>
     <t>Sterility Assurance Products - 2027</t>
   </si>
   <si>
     <t>CHG Cloths - 2027</t>
   </si>
   <si>
     <t>Cochlear Implants - 2027</t>
   </si>
   <si>
     <t>ENT Products - 2027</t>
   </si>
   <si>
     <t>Enteral and Oral Syringes - 2027</t>
   </si>
   <si>
-    <t>Iodophor Preoperative Skin Prep - 2027</t>
-[...1 lines deleted...]
-  <si>
     <t>Medical Tapes &amp; Self Adherent Wraps - 2027</t>
   </si>
   <si>
     <t>Nasogastric Feeding Tubes - Adult - 2027</t>
   </si>
   <si>
     <t>Nasogastric Feeding Tubes - Neonatal - 2027</t>
   </si>
   <si>
     <t>Patient Cleansing Products - 2027</t>
   </si>
   <si>
     <t>Percutaneous Tubes - 2027</t>
   </si>
   <si>
+    <t>Surgical Skin Prep - Iodine - 2027</t>
+  </si>
+  <si>
     <t>Transparent Dressings - 2027</t>
   </si>
   <si>
     <t>Basic Electrosurgery Products - 2027</t>
   </si>
   <si>
     <t>Disposable Patient Positioners - 2027</t>
   </si>
   <si>
     <t>Environmental Services Distribution - 2027</t>
   </si>
   <si>
     <t>Gynecological Ablation - 2027</t>
   </si>
   <si>
     <t>Gynecological Hysteroscopic Tissue Removal Products - 2027</t>
   </si>
   <si>
     <t>Motorized Localized Cold Therapy - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - Coils - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - Diagnostic Supplies - 2027</t>
@@ -260,51 +363,51 @@
   <si>
     <t>Peripheral Vascular - Drug Coated Balloons - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - Drug Eluting Stents - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - Interventional Supplies - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - IVC Filters - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - Specialty - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - Thrombectomy - 2027</t>
   </si>
   <si>
     <t>Postoperative Pain Pumps PCA - 2027</t>
   </si>
   <si>
     <t>Glucose Meters - 2026</t>
   </si>
   <si>
-    <t>Cassettes and Cassette Printers - 2025</t>
+    <t>Cassettes and Cassette Printers - 2026</t>
   </si>
   <si>
     <t>Automated Grossing Station - 2026</t>
   </si>
   <si>
     <t>Indirects</t>
   </si>
   <si>
     <t>Document Storage and Destruction - 2026</t>
   </si>
   <si>
     <t>Elevator and Escalator Maintenance - 2026</t>
   </si>
   <si>
     <t>Freight Management - 2026</t>
   </si>
   <si>
     <t>Medical Gases - 2026</t>
   </si>
   <si>
     <t>Medical Waste Stream Management - 2026</t>
   </si>
   <si>
     <t>Pre-Employment Services - 2026</t>
   </si>
@@ -323,278 +426,238 @@
   <si>
     <t>Diagnostic Procedure Trays - 2027</t>
   </si>
   <si>
     <t>Exam Gloves - 2026</t>
   </si>
   <si>
     <t>Feeding Pumps and Pump Sets - 2026</t>
   </si>
   <si>
     <t>Gastrointestinal Decompression Tubes - 2026</t>
   </si>
   <si>
     <t>Pneumatic Compression Devices - 2026</t>
   </si>
   <si>
     <t>IT Value-Added (VAR) 2027</t>
   </si>
   <si>
     <t>Staffing Services - 2026</t>
   </si>
   <si>
     <t>Desktops and Laptops - 2026</t>
   </si>
   <si>
-    <t>Clinical Equipment Parts &amp; Services - 2026</t>
-[...2 lines deleted...]
-    <t>Maintenance Repair and Operations (MRO) Products - 2026</t>
+    <t>Patient Care Plastics &amp; Steel Products - 2026</t>
   </si>
   <si>
     <t>Lab Distribution - 2026</t>
   </si>
   <si>
     <t>Adhesive Drapes - 2026</t>
   </si>
   <si>
     <t>Anesthesia Masks and Circuits - 2026</t>
   </si>
   <si>
     <t>Sterilization Pouches and Packages - 2026</t>
   </si>
   <si>
     <t>Sterilization Wraps - 2026</t>
   </si>
   <si>
     <t>Blood Pressure Cuffs - 2026</t>
   </si>
   <si>
     <t>Disposable Vaginal Speculums - 2026</t>
   </si>
   <si>
     <t>Otoscopes and Ophthalmoscopes - 2026</t>
   </si>
   <si>
     <t>Sphygmomanometers - 2026</t>
   </si>
   <si>
     <t>ABG Kits - 2026</t>
   </si>
   <si>
     <t>Chronic Chest and Peritoneal Drainage - 2026</t>
   </si>
   <si>
     <t>Neuromodulation - Deep Brain Stimulation - 2026</t>
   </si>
   <si>
     <t>Neuromodulation - Sacral Nerve Stimulation - 2026</t>
   </si>
   <si>
     <t>Neuromodulation - Spinal Cord Stimulation - 2026</t>
   </si>
   <si>
     <t>Thermometers - 2026</t>
   </si>
   <si>
     <t>Wound Drainage - 2026</t>
   </si>
   <si>
-    <t>CHG Preoperative Skin Prep - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>OR Sponges and Towels - 2026</t>
   </si>
   <si>
     <t>OR Turnover Kits - 2026</t>
   </si>
   <si>
-    <t>Patient Care Plastics &amp; Steel Products - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Supraglottic Airways - 2026</t>
   </si>
   <si>
+    <t>Surgical Skin Prep - CHG - 2026</t>
+  </si>
+  <si>
     <t>Durable Medical Equipment (DME) - 2026</t>
   </si>
   <si>
     <t>Laryngoscopes - 2026</t>
   </si>
   <si>
     <t>Open Suction Catheters - 2026</t>
   </si>
   <si>
     <t>Minor Procedure Trays - Standard - 2026</t>
   </si>
   <si>
     <t>Drug Information and Decision Support Services - 2025</t>
   </si>
   <si>
-    <t>Closed System Drug Transfer Devices - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Anti-Embolism Stockings - 2027</t>
   </si>
   <si>
     <t>Alcohol Prep Pads - 2026</t>
   </si>
   <si>
     <t>Tracheostomy Tubes - 2026</t>
   </si>
   <si>
     <t>Contrast Media - CT - 2026</t>
   </si>
   <si>
     <t>Contrast Media - MR - 2026</t>
   </si>
   <si>
     <t>Reusable Surgical Handheld Instruments - Instruments - 2026</t>
   </si>
   <si>
     <t>Reusable Surgical Handheld Instruments - Sterile Containers - 2026</t>
   </si>
   <si>
     <t>Ultrasound Contrast Media - 2026</t>
   </si>
   <si>
     <t>Phlebotomy 2026</t>
   </si>
   <si>
+    <t>Total Joint Implants - Hips and Knees - 2026</t>
+  </si>
+  <si>
+    <t>Total Joint Implants - Shoulders - 2026</t>
+  </si>
+  <si>
     <t>Hemostasis - Active - 2026</t>
   </si>
   <si>
     <t>Hemostasis - Passive - 2026</t>
   </si>
   <si>
     <t>Incontinence Products - 2026</t>
   </si>
   <si>
     <t>Surgical Gloves - 2026</t>
   </si>
   <si>
-    <t>Total Joint Implants - Hips and Knees - 2026</t>
-[...26 lines deleted...]
-    <t>Surgical Equipment Covers - 2026</t>
+    <t>Personal Protective Equipment - Ortho - 2026</t>
   </si>
   <si>
     <t>Pneumatic Tourniquet Systems - 2026</t>
   </si>
   <si>
-    <t>Personal Protective Equipment - Ortho - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Vasopressin - RTU - 2026</t>
   </si>
   <si>
     <t>Video Laryngoscopes - 2026</t>
   </si>
   <si>
     <t>Disposable Manual Resuscitators - 2026</t>
   </si>
   <si>
     <t>Surgical Nonwovens - 2026</t>
   </si>
   <si>
     <t>Infusion Therapy Kits - 2026</t>
   </si>
   <si>
     <t>Vascular Access Products - Dialysis Catheters - 2026</t>
   </si>
   <si>
     <t>Office Products - 2027</t>
   </si>
   <si>
     <t>Skeletal Muscle Relaxant (Ryanodex) - 2026</t>
   </si>
   <si>
     <t>Reverse Pharmacy Distribution - 2026</t>
   </si>
   <si>
     <t>Injectable Prefilled Syringes - 2026</t>
   </si>
   <si>
     <t>Temperature Monitoring Probes - 2026</t>
   </si>
   <si>
     <t>Prefilled Syringes - Sodium Chloride | Sterile Water | 10% Calcium Chloride - 2025</t>
   </si>
   <si>
-    <t>Housekeeping Chemicals - Environmental Services Chemicals and Supplies - 2026</t>
-[...5 lines deleted...]
-    <t>IT Value Added Resellers (VAR) - 2025</t>
+    <t>Housekeeping Chemicals - 2026</t>
   </si>
   <si>
     <t>Personal Protective Equipment - 2026</t>
   </si>
   <si>
     <t>DSCSA Software - 2025</t>
   </si>
   <si>
     <t>IV Insulin - Ready-to-Use (RTU) - 2025</t>
   </si>
   <si>
     <t>Infliximab - 2026</t>
   </si>
   <si>
     <t>Flowmeters &amp; Regulators - 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="[$-10409]&quot;$&quot;#,##0;\(&quot;$&quot;#,##0\)"/>
+  <numFmts count="1">
     <numFmt numFmtId="165" formatCode="[$-10409]m/d/yyyy"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF7BAFD4"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF696969"/>
       <name val="Arial"/>
@@ -624,59 +687,56 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF696969"/>
       </left>
       <right style="thin">
         <color rgb="FF696969"/>
       </right>
       <top style="thin">
         <color rgb="FF696969"/>
       </top>
       <bottom style="thin">
         <color rgb="FF696969"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
@@ -1070,3248 +1130,3153 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:I168"/>
+  <dimension ref="B1:H194"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="G3" sqref="G1:G1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.140625" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" customWidth="1"/>
     <col min="3" max="3" width="34.28515625" customWidth="1"/>
-    <col min="4" max="8" width="13.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="0" hidden="1" customWidth="1"/>
+    <col min="4" max="7" width="13.7109375" customWidth="1"/>
+    <col min="8" max="8" width="255" customWidth="1"/>
+    <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="B2" s="6" t="s">
+    <row r="1" spans="2:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+    </row>
+    <row r="2" spans="2:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="5"/>
-[...9 lines deleted...]
-      <c r="B4" s="7" t="s">
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+    </row>
+    <row r="3" spans="2:8" ht="1.1499999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="5"/>
-[...8 lines deleted...]
-      <c r="B5" s="8" t="s">
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+    </row>
+    <row r="5" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="5"/>
-[...8 lines deleted...]
-    <row r="7" spans="2:9" ht="51" x14ac:dyDescent="0.25">
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+    </row>
+    <row r="6" spans="2:8" ht="6.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="2:8" ht="51" x14ac:dyDescent="0.25">
       <c r="B7" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="G7" s="1" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="2:9" ht="25.5" x14ac:dyDescent="0.25">
+    </row>
+    <row r="8" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B8" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
-      <c r="G8" s="3">
-[...3 lines deleted...]
-    <row r="9" spans="2:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B9" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
-      <c r="G9" s="3">
-[...3 lines deleted...]
-    <row r="10" spans="2:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="10" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B10" s="2" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
-      <c r="G10" s="3">
-[...3 lines deleted...]
-    <row r="11" spans="2:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="11" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B11" s="2" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
-      <c r="G11" s="3">
-[...3 lines deleted...]
-    <row r="12" spans="2:9" ht="25.5" x14ac:dyDescent="0.25">
+    </row>
+    <row r="12" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B12" s="2" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C12" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="3">
+        <v>46752</v>
+      </c>
+      <c r="E12" s="2"/>
+      <c r="F12" s="3">
+        <v>46672</v>
+      </c>
+    </row>
+    <row r="13" spans="2:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B13" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="2"/>
-[...12 lines deleted...]
-      <c r="C13" s="2" t="s">
+      <c r="D13" s="3">
+        <v>46752</v>
+      </c>
+      <c r="E13" s="2"/>
+      <c r="F13" s="3">
+        <v>46672</v>
+      </c>
+    </row>
+    <row r="14" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B14" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="D13" s="4">
-[...14 lines deleted...]
-      <c r="C14" s="2" t="s">
+      <c r="D14" s="3">
+        <v>46752</v>
+      </c>
+      <c r="E14" s="2"/>
+      <c r="F14" s="3">
+        <v>46672</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B15" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="D14" s="4">
-[...14 lines deleted...]
-      <c r="C15" s="2" t="s">
+      <c r="D15" s="3">
+        <v>46752</v>
+      </c>
+      <c r="E15" s="2"/>
+      <c r="F15" s="3">
+        <v>46672</v>
+      </c>
+    </row>
+    <row r="16" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B16" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="D15" s="4">
-[...14 lines deleted...]
-      <c r="C16" s="2" t="s">
+      <c r="D16" s="3">
+        <v>46752</v>
+      </c>
+      <c r="E16" s="2"/>
+      <c r="F16" s="3">
+        <v>46672</v>
+      </c>
+    </row>
+    <row r="17" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B17" s="2" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="D17" s="4">
-        <v>46418</v>
+      <c r="D17" s="3">
+        <v>46752</v>
       </c>
       <c r="E17" s="2"/>
-      <c r="F17" s="4">
-[...6 lines deleted...]
-    <row r="18" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F17" s="3">
+        <v>46658</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B18" s="2" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D18" s="4">
-        <v>46356</v>
+      <c r="D18" s="3">
+        <v>46752</v>
       </c>
       <c r="E18" s="2"/>
-      <c r="F18" s="4">
-[...6 lines deleted...]
-    <row r="19" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F18" s="3">
+        <v>46658</v>
+      </c>
+    </row>
+    <row r="19" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B19" s="2" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D19" s="4">
-        <v>46387</v>
+      <c r="D19" s="3">
+        <v>46752</v>
       </c>
       <c r="E19" s="2"/>
-      <c r="F19" s="4">
-[...6 lines deleted...]
-    <row r="20" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F19" s="3">
+        <v>46658</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B20" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46387</v>
+        <v>24</v>
+      </c>
+      <c r="D20" s="3">
+        <v>46721</v>
       </c>
       <c r="E20" s="2"/>
-      <c r="F20" s="4">
-[...6 lines deleted...]
-    <row r="21" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F20" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B21" s="2" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>46327.041666666701</v>
+        <v>25</v>
+      </c>
+      <c r="D21" s="3">
+        <v>46721</v>
       </c>
       <c r="E21" s="2"/>
-      <c r="F21" s="4">
-[...6 lines deleted...]
-    <row r="22" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F21" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B22" s="2" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>46295</v>
+        <v>27</v>
+      </c>
+      <c r="D22" s="3">
+        <v>46752</v>
       </c>
       <c r="E22" s="2"/>
-      <c r="F22" s="4">
-[...6 lines deleted...]
-    <row r="23" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F22" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B23" s="2" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>46295</v>
+        <v>27</v>
+      </c>
+      <c r="D23" s="3">
+        <v>46752</v>
       </c>
       <c r="E23" s="2"/>
-      <c r="F23" s="4">
-[...6 lines deleted...]
-    <row r="24" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F23" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="24" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B24" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>46173</v>
+        <v>28</v>
+      </c>
+      <c r="D24" s="3">
+        <v>46721</v>
       </c>
       <c r="E24" s="2"/>
-      <c r="F24" s="4">
-[...6 lines deleted...]
-    <row r="25" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F24" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="25" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B25" s="2" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="D25" s="4">
+      <c r="D25" s="3">
+        <v>46721</v>
+      </c>
+      <c r="E25" s="2"/>
+      <c r="F25" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="26" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B26" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="3">
+        <v>46721</v>
+      </c>
+      <c r="E26" s="2"/>
+      <c r="F26" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="27" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B27" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" s="3">
+        <v>46721</v>
+      </c>
+      <c r="E27" s="2"/>
+      <c r="F27" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="28" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B28" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="3">
+        <v>46721</v>
+      </c>
+      <c r="E28" s="2"/>
+      <c r="F28" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="29" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B29" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D29" s="3">
+        <v>46691</v>
+      </c>
+      <c r="E29" s="2"/>
+      <c r="F29" s="3">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="30" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B30" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D30" s="3">
+        <v>46691</v>
+      </c>
+      <c r="E30" s="2"/>
+      <c r="F30" s="3">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="31" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B31" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D31" s="3">
+        <v>46691</v>
+      </c>
+      <c r="E31" s="2"/>
+      <c r="F31" s="3">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="32" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B32" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="3">
+        <v>46691</v>
+      </c>
+      <c r="E32" s="2"/>
+      <c r="F32" s="3">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="33" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B33" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33" s="3">
+        <v>46691</v>
+      </c>
+      <c r="E33" s="2"/>
+      <c r="F33" s="3">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="34" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B34" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34" s="3">
+        <v>46691</v>
+      </c>
+      <c r="E34" s="2"/>
+      <c r="F34" s="3">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="35" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B35" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35" s="3">
+        <v>46691</v>
+      </c>
+      <c r="E35" s="2"/>
+      <c r="F35" s="3">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="36" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B36" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36" s="3">
+        <v>46674.083333333299</v>
+      </c>
+      <c r="E36" s="2"/>
+      <c r="F36" s="3">
+        <v>46595</v>
+      </c>
+    </row>
+    <row r="37" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B37" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37" s="3">
+        <v>46660</v>
+      </c>
+      <c r="E37" s="2"/>
+      <c r="F37" s="3">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="38" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B38" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="3">
+        <v>46660</v>
+      </c>
+      <c r="E38" s="2"/>
+      <c r="F38" s="3">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="39" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B39" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39" s="3">
+        <v>46660</v>
+      </c>
+      <c r="E39" s="2"/>
+      <c r="F39" s="3">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="40" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B40" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40" s="3">
+        <v>46660</v>
+      </c>
+      <c r="E40" s="2"/>
+      <c r="F40" s="3">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="41" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B41" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41" s="3">
+        <v>46660</v>
+      </c>
+      <c r="E41" s="2"/>
+      <c r="F41" s="3">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="42" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B42" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42" s="3">
+        <v>46660</v>
+      </c>
+      <c r="E42" s="2"/>
+      <c r="F42" s="3">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="43" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B43" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D43" s="3">
+        <v>46660</v>
+      </c>
+      <c r="E43" s="2"/>
+      <c r="F43" s="3">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="44" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B44" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44" s="3">
+        <v>46660</v>
+      </c>
+      <c r="E44" s="2"/>
+      <c r="F44" s="3">
+        <v>46567</v>
+      </c>
+    </row>
+    <row r="45" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B45" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45" s="3">
+        <v>46660</v>
+      </c>
+      <c r="E45" s="2"/>
+      <c r="F45" s="3">
+        <v>46567</v>
+      </c>
+    </row>
+    <row r="46" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B46" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D46" s="3">
+        <v>46603</v>
+      </c>
+      <c r="E46" s="2"/>
+      <c r="F46" s="3">
+        <v>46532</v>
+      </c>
+    </row>
+    <row r="47" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B47" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D47" s="3">
+        <v>46629</v>
+      </c>
+      <c r="E47" s="2"/>
+      <c r="F47" s="3">
+        <v>46532</v>
+      </c>
+    </row>
+    <row r="48" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B48" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D48" s="3">
+        <v>46568.083333333299</v>
+      </c>
+      <c r="E48" s="2"/>
+      <c r="F48" s="3">
+        <v>46504</v>
+      </c>
+    </row>
+    <row r="49" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B49" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D49" s="3">
+        <v>46599</v>
+      </c>
+      <c r="E49" s="2"/>
+      <c r="F49" s="3">
+        <v>46504</v>
+      </c>
+    </row>
+    <row r="50" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B50" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D50" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E50" s="2"/>
+      <c r="F50" s="3">
+        <v>46441</v>
+      </c>
+    </row>
+    <row r="51" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B51" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="52" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B52" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D52" s="3">
+        <v>46419.083333333299</v>
+      </c>
+      <c r="E52" s="2"/>
+      <c r="F52" s="3">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="53" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B53" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="D53" s="3">
+        <v>46173</v>
+      </c>
+      <c r="E53" s="2"/>
+      <c r="F53" s="3">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="54" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B54" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D54" s="3">
+        <v>46965</v>
+      </c>
+      <c r="E54" s="2"/>
+      <c r="F54" s="3">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="55" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B55" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D55" s="3">
+        <v>46477.083333333299</v>
+      </c>
+      <c r="E55" s="2"/>
+      <c r="F55" s="3">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="56" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B56" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D56" s="3">
+        <v>46387.083333333299</v>
+      </c>
+      <c r="E56" s="2"/>
+      <c r="F56" s="3">
+        <v>46322</v>
+      </c>
+    </row>
+    <row r="57" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B57" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D57" s="3">
+        <v>46388.083333333299</v>
+      </c>
+      <c r="E57" s="2"/>
+      <c r="F57" s="3">
+        <v>46322</v>
+      </c>
+    </row>
+    <row r="58" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B58" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D58" s="3">
+        <v>46418</v>
+      </c>
+      <c r="E58" s="2"/>
+      <c r="F58" s="3">
+        <v>46322</v>
+      </c>
+    </row>
+    <row r="59" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B59" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D59" s="3">
+        <v>46356</v>
+      </c>
+      <c r="E59" s="2"/>
+      <c r="F59" s="3">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="60" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B60" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D60" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E60" s="2"/>
+      <c r="F60" s="3">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="61" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B61" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D61" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E61" s="2"/>
+      <c r="F61" s="3">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="62" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B62" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D62" s="3">
+        <v>46327.041666666701</v>
+      </c>
+      <c r="E62" s="2"/>
+      <c r="F62" s="3">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="63" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B63" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D63" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E63" s="2"/>
+      <c r="F63" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="64" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B64" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D64" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E64" s="2"/>
+      <c r="F64" s="3">
+        <v>46168</v>
+      </c>
+    </row>
+    <row r="65" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B65" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D65" s="2"/>
+      <c r="E65" s="3">
+        <v>46077</v>
+      </c>
+      <c r="F65" s="3">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="66" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B66" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="D66" s="3">
         <v>46630</v>
       </c>
-      <c r="E25" s="4">
+      <c r="E66" s="3">
         <v>46000</v>
       </c>
-      <c r="F25" s="4">
+      <c r="F66" s="3">
         <v>46546</v>
       </c>
-      <c r="G25" s="3">
-[...10 lines deleted...]
-      <c r="D26" s="4">
+    </row>
+    <row r="67" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B67" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D67" s="3">
         <v>46630</v>
       </c>
-      <c r="E26" s="4">
+      <c r="E67" s="3">
         <v>46000</v>
       </c>
-      <c r="F26" s="4">
+      <c r="F67" s="3">
         <v>46546</v>
       </c>
-      <c r="G26" s="3">
-[...10 lines deleted...]
-      <c r="D27" s="4">
+    </row>
+    <row r="68" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B68" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D68" s="3">
         <v>46630</v>
       </c>
-      <c r="E27" s="4">
+      <c r="E68" s="3">
         <v>46000</v>
       </c>
-      <c r="F27" s="4">
+      <c r="F68" s="3">
         <v>46546</v>
       </c>
-      <c r="G27" s="3">
-[...10 lines deleted...]
-      <c r="D28" s="4">
+    </row>
+    <row r="69" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B69" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D69" s="3">
         <v>46599</v>
       </c>
-      <c r="E28" s="4">
+      <c r="E69" s="3">
         <v>46000</v>
       </c>
-      <c r="F28" s="4">
+      <c r="F69" s="3">
         <v>46518</v>
       </c>
-      <c r="G28" s="3">
-[...10 lines deleted...]
-      <c r="D29" s="4">
+    </row>
+    <row r="70" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B70" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D70" s="3">
         <v>46599</v>
       </c>
-      <c r="E29" s="4">
+      <c r="E70" s="3">
         <v>46000</v>
       </c>
-      <c r="F29" s="4">
+      <c r="F70" s="3">
         <v>46518</v>
       </c>
-      <c r="G29" s="3">
-[...10 lines deleted...]
-      <c r="D30" s="4">
+    </row>
+    <row r="71" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B71" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D71" s="3">
         <v>46599</v>
       </c>
-      <c r="E30" s="4">
+      <c r="E71" s="3">
         <v>46000</v>
       </c>
-      <c r="F30" s="4">
+      <c r="F71" s="3">
         <v>46518</v>
       </c>
-      <c r="G30" s="3">
-[...10 lines deleted...]
-      <c r="D31" s="4">
+    </row>
+    <row r="72" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B72" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D72" s="3">
         <v>46568</v>
       </c>
-      <c r="E31" s="4">
+      <c r="E72" s="3">
         <v>46000</v>
       </c>
-      <c r="F31" s="4">
+      <c r="F72" s="3">
         <v>46490</v>
       </c>
-      <c r="G31" s="3">
-[...10 lines deleted...]
-      <c r="D32" s="4">
+    </row>
+    <row r="73" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B73" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D73" s="3">
         <v>46568</v>
       </c>
-      <c r="E32" s="4">
+      <c r="E73" s="3">
         <v>46000</v>
       </c>
-      <c r="F32" s="4">
+      <c r="F73" s="3">
         <v>46490</v>
       </c>
-      <c r="G32" s="3">
-[...10 lines deleted...]
-      <c r="D33" s="4">
+    </row>
+    <row r="74" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B74" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D74" s="3">
         <v>46568</v>
       </c>
-      <c r="E33" s="4">
+      <c r="E74" s="3">
         <v>46000</v>
       </c>
-      <c r="F33" s="4">
+      <c r="F74" s="3">
         <v>46490</v>
       </c>
-      <c r="G33" s="3">
-[...10 lines deleted...]
-      <c r="D34" s="4">
+    </row>
+    <row r="75" spans="2:6" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B75" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D75" s="3">
         <v>46568</v>
       </c>
-      <c r="E34" s="4">
+      <c r="E75" s="3">
         <v>46000</v>
       </c>
-      <c r="F34" s="4">
+      <c r="F75" s="3">
         <v>46490</v>
       </c>
-      <c r="G34" s="3">
-[...10 lines deleted...]
-      <c r="D35" s="4">
+    </row>
+    <row r="76" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B76" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D76" s="3">
         <v>46568</v>
       </c>
-      <c r="E35" s="4">
+      <c r="E76" s="3">
         <v>46000</v>
       </c>
-      <c r="F35" s="4">
+      <c r="F76" s="3">
         <v>46490</v>
       </c>
-      <c r="G35" s="3">
-[...10 lines deleted...]
-      <c r="D36" s="4">
+    </row>
+    <row r="77" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B77" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D77" s="3">
         <v>46568</v>
       </c>
-      <c r="E36" s="4">
+      <c r="E77" s="3">
         <v>46000</v>
       </c>
-      <c r="F36" s="4">
+      <c r="F77" s="3">
         <v>46490</v>
       </c>
-      <c r="G36" s="3">
-[...10 lines deleted...]
-      <c r="D37" s="4">
+    </row>
+    <row r="78" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B78" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D78" s="3">
         <v>46552</v>
       </c>
-      <c r="E37" s="4">
+      <c r="E78" s="3">
         <v>46000</v>
       </c>
-      <c r="F37" s="4">
+      <c r="F78" s="3">
         <v>46490</v>
       </c>
-      <c r="G37" s="3">
-[...10 lines deleted...]
-      <c r="D38" s="4">
+    </row>
+    <row r="79" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B79" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D79" s="3">
         <v>46387</v>
       </c>
-      <c r="E38" s="4">
+      <c r="E79" s="3">
         <v>46000</v>
       </c>
-      <c r="F38" s="4">
+      <c r="F79" s="3">
         <v>46308</v>
       </c>
-      <c r="G38" s="3">
-[...10 lines deleted...]
-      <c r="D39" s="4">
+    </row>
+    <row r="80" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B80" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D80" s="3">
         <v>46142</v>
       </c>
-      <c r="E39" s="4">
+      <c r="E80" s="3">
         <v>46000</v>
       </c>
-      <c r="F39" s="4">
+      <c r="F80" s="3">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="81" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B81" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D81" s="2"/>
+      <c r="E81" s="3">
+        <v>45992</v>
+      </c>
+      <c r="F81" s="3">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="82" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B82" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D82" s="3">
+        <v>46538</v>
+      </c>
+      <c r="E82" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F82" s="3">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="83" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B83" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D83" s="3">
+        <v>46538</v>
+      </c>
+      <c r="E83" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F83" s="3">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="84" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B84" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D84" s="3">
+        <v>46538</v>
+      </c>
+      <c r="E84" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F84" s="3">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="85" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B85" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D85" s="3">
+        <v>46538</v>
+      </c>
+      <c r="E85" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F85" s="3">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="86" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B86" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D86" s="3">
+        <v>46538</v>
+      </c>
+      <c r="E86" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F86" s="3">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="87" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B87" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D87" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E87" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F87" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="88" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B88" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D88" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E88" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F88" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="89" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B89" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D89" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E89" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F89" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="90" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B90" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D90" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E90" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F90" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="91" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B91" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D91" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E91" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F91" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="92" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B92" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D92" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E92" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F92" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="93" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B93" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D93" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E93" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F93" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="94" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B94" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="D94" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E94" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F94" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="95" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B95" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D95" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E95" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F95" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="96" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B96" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D96" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E96" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F96" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="97" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B97" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D97" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E97" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F97" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="98" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B98" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D98" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E98" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F98" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="99" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B99" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D99" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E99" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F99" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="100" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B100" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D100" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E100" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F100" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="101" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B101" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D101" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E101" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F101" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="102" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B102" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D102" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E102" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F102" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="103" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B103" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D103" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E103" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F103" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="104" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B104" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D104" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E104" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F104" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="105" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B105" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D105" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E105" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F105" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="106" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B106" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D106" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E106" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F106" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="107" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B107" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D107" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E107" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F107" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="108" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B108" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D108" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E108" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F108" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="109" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B109" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D109" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E109" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F109" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="110" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B110" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D110" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E110" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F110" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="111" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B111" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D111" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E111" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F111" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="112" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B112" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D112" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E112" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F112" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="113" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B113" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D113" s="2"/>
+      <c r="E113" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F113" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="114" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B114" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D114" s="2"/>
+      <c r="E114" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F114" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="115" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B115" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D115" s="2"/>
+      <c r="E115" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F115" s="3">
+        <v>46182</v>
+      </c>
+    </row>
+    <row r="116" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B116" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D116" s="2"/>
+      <c r="E116" s="3">
+        <v>45853</v>
+      </c>
+      <c r="F116" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="117" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B117" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D117" s="2"/>
+      <c r="E117" s="3">
+        <v>45853</v>
+      </c>
+      <c r="F117" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="118" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B118" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D118" s="2"/>
+      <c r="E118" s="3">
+        <v>45853</v>
+      </c>
+      <c r="F118" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="119" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B119" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D119" s="2"/>
+      <c r="E119" s="3">
+        <v>45853</v>
+      </c>
+      <c r="F119" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="120" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B120" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D120" s="2"/>
+      <c r="E120" s="3">
+        <v>45853</v>
+      </c>
+      <c r="F120" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="121" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B121" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D121" s="2"/>
+      <c r="E121" s="3">
+        <v>45853</v>
+      </c>
+      <c r="F121" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="122" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B122" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D122" s="3">
+        <v>46446</v>
+      </c>
+      <c r="E122" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F122" s="3">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="123" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B123" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D123" s="3">
+        <v>46446</v>
+      </c>
+      <c r="E123" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F123" s="3">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="124" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B124" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D124" s="3">
+        <v>46446</v>
+      </c>
+      <c r="E124" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F124" s="3">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="125" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B125" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D125" s="3">
+        <v>46418</v>
+      </c>
+      <c r="E125" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F125" s="3">
+        <v>46336</v>
+      </c>
+    </row>
+    <row r="126" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B126" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D126" s="3">
+        <v>46418</v>
+      </c>
+      <c r="E126" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F126" s="3">
+        <v>46336</v>
+      </c>
+    </row>
+    <row r="127" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B127" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D127" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E127" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F127" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="128" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B128" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="D128" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E128" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F128" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="129" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B129" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D129" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E129" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F129" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="130" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B130" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D130" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E130" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F130" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="131" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B131" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D131" s="2"/>
+      <c r="E131" s="3">
+        <v>45756</v>
+      </c>
+      <c r="F131" s="3">
+        <v>46413</v>
+      </c>
+    </row>
+    <row r="132" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B132" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D132" s="2"/>
+      <c r="E132" s="3">
+        <v>45756</v>
+      </c>
+      <c r="F132" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="133" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B133" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D133" s="2"/>
+      <c r="E133" s="3">
+        <v>45756</v>
+      </c>
+      <c r="F133" s="3">
+        <v>46210</v>
+      </c>
+    </row>
+    <row r="134" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B134" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D134" s="3">
+        <v>46265</v>
+      </c>
+      <c r="E134" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F134" s="3">
+        <v>46546</v>
+      </c>
+    </row>
+    <row r="135" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B135" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D135" s="3">
+        <v>46173</v>
+      </c>
+      <c r="E135" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F135" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="136" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B136" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D136" s="3">
+        <v>46356</v>
+      </c>
+      <c r="E136" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F136" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="137" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B137" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="D137" s="3">
+        <v>46356</v>
+      </c>
+      <c r="E137" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F137" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="138" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B138" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D138" s="3">
+        <v>46356</v>
+      </c>
+      <c r="E138" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F138" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="139" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B139" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D139" s="3">
+        <v>46356</v>
+      </c>
+      <c r="E139" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F139" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="140" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B140" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D140" s="3">
+        <v>46326</v>
+      </c>
+      <c r="E140" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F140" s="3">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="141" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B141" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D141" s="3">
+        <v>46326</v>
+      </c>
+      <c r="E141" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F141" s="3">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="142" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B142" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="D142" s="3">
+        <v>46326</v>
+      </c>
+      <c r="E142" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F142" s="3">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="143" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B143" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D143" s="2"/>
+      <c r="E143" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F143" s="3">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="144" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B144" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D144" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E144" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F144" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="145" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B145" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D145" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E145" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F145" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="146" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B146" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D146" s="3">
+        <v>46309</v>
+      </c>
+      <c r="E146" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F146" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="147" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B147" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="D147" s="3">
+        <v>46309</v>
+      </c>
+      <c r="E147" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F147" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="148" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B148" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D148" s="3">
+        <v>46309</v>
+      </c>
+      <c r="E148" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F148" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="149" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B149" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D149" s="3">
+        <v>46326</v>
+      </c>
+      <c r="E149" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F149" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="150" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B150" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D150" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E150" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F150" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="151" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B151" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D151" s="3">
+        <v>46265</v>
+      </c>
+      <c r="E151" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F151" s="3">
+        <v>46182</v>
+      </c>
+    </row>
+    <row r="152" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B152" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="D152" s="3">
+        <v>46265</v>
+      </c>
+      <c r="E152" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F152" s="3">
+        <v>46182</v>
+      </c>
+    </row>
+    <row r="153" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B153" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D153" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E153" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F153" s="3">
+        <v>46182</v>
+      </c>
+    </row>
+    <row r="154" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B154" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D154" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E154" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F154" s="3">
+        <v>46182</v>
+      </c>
+    </row>
+    <row r="155" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B155" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D155" s="3">
+        <v>46265</v>
+      </c>
+      <c r="E155" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F155" s="3">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="156" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B156" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D156" s="3">
+        <v>46234</v>
+      </c>
+      <c r="E156" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F156" s="3">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="157" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B157" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D157" s="3">
+        <v>46265</v>
+      </c>
+      <c r="E157" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F157" s="3">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="158" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B158" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D158" s="2"/>
+      <c r="E158" s="3">
+        <v>45699</v>
+      </c>
+      <c r="F158" s="3">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="159" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B159" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D159" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E159" s="3">
+        <v>45685</v>
+      </c>
+      <c r="F159" s="3">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="160" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B160" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D160" s="3">
+        <v>46538</v>
+      </c>
+      <c r="E160" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F160" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="161" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B161" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="D161" s="3">
+        <v>46142</v>
+      </c>
+      <c r="E161" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F161" s="3">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="162" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B162" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D162" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E162" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F162" s="3">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="163" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B163" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D163" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E163" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F163" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="164" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B164" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D164" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E164" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F164" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="165" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B165" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D165" s="3">
+        <v>46203</v>
+      </c>
+      <c r="E165" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F165" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="166" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B166" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D166" s="3">
+        <v>46203</v>
+      </c>
+      <c r="E166" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F166" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="167" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B167" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D167" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E167" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F167" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="168" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B168" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D168" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E168" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F168" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="169" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B169" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D169" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E169" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F169" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="170" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B170" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D170" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E170" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F170" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="171" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B171" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D171" s="3">
+        <v>46173</v>
+      </c>
+      <c r="E171" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F171" s="3">
+        <v>46182</v>
+      </c>
+    </row>
+    <row r="172" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B172" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="D172" s="3">
+        <v>46173</v>
+      </c>
+      <c r="E172" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F172" s="3">
+        <v>46182</v>
+      </c>
+    </row>
+    <row r="173" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B173" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="D173" s="3">
+        <v>46173</v>
+      </c>
+      <c r="E173" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F173" s="3">
         <v>46126</v>
       </c>
-      <c r="G39" s="3">
-[...14 lines deleted...]
-      <c r="F40" s="4">
+    </row>
+    <row r="174" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B174" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D174" s="3">
+        <v>46203</v>
+      </c>
+      <c r="E174" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F174" s="3">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="175" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B175" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D175" s="2"/>
+      <c r="E175" s="3">
+        <v>45608</v>
+      </c>
+      <c r="F175" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="176" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B176" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D176" s="2"/>
+      <c r="E176" s="3">
+        <v>45608</v>
+      </c>
+      <c r="F176" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="177" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B177" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D177" s="3">
+        <v>46203</v>
+      </c>
+      <c r="E177" s="3">
+        <v>45594</v>
+      </c>
+      <c r="F177" s="3">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="178" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B178" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D178" s="2"/>
+      <c r="E178" s="3">
+        <v>45580</v>
+      </c>
+      <c r="F178" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="179" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B179" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="D179" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E179" s="3">
+        <v>45573</v>
+      </c>
+      <c r="F179" s="3">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="180" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B180" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="D180" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E180" s="3">
+        <v>45573</v>
+      </c>
+      <c r="F180" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="181" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B181" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="D181" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E181" s="3">
+        <v>45482</v>
+      </c>
+      <c r="F181" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="182" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B182" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="D182" s="3">
+        <v>46326</v>
+      </c>
+      <c r="E182" s="3">
+        <v>45482</v>
+      </c>
+      <c r="F182" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="183" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B183" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D183" s="3">
+        <v>46630</v>
+      </c>
+      <c r="E183" s="3">
+        <v>45391</v>
+      </c>
+      <c r="F183" s="3">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="184" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B184" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D184" s="3">
+        <v>46294.958333333299</v>
+      </c>
+      <c r="E184" s="3">
+        <v>45286</v>
+      </c>
+      <c r="F184" s="3">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="185" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B185" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="D185" s="3">
+        <v>46203</v>
+      </c>
+      <c r="E185" s="3">
+        <v>45286</v>
+      </c>
+      <c r="F185" s="3">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="186" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B186" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="D186" s="3">
+        <v>46142</v>
+      </c>
+      <c r="E186" s="3">
+        <v>45286</v>
+      </c>
+      <c r="F186" s="3">
         <v>46112</v>
       </c>
-      <c r="G40" s="3">
-[...14 lines deleted...]
-      <c r="F41" s="4">
+    </row>
+    <row r="187" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B187" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="D187" s="3">
+        <v>46142</v>
+      </c>
+      <c r="E187" s="3">
+        <v>45271</v>
+      </c>
+      <c r="F187" s="3">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="188" spans="2:6" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B188" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D188" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E188" s="3">
+        <v>45223</v>
+      </c>
+      <c r="F188" s="3">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="189" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B189" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="D189" s="3">
         <v>46112</v>
       </c>
-      <c r="G41" s="3">
-[...634 lines deleted...]
-      <c r="F73" s="4">
+      <c r="E189" s="3">
+        <v>45152</v>
+      </c>
+      <c r="F189" s="3">
         <v>46273</v>
       </c>
-      <c r="G73" s="3">
-[...32 lines deleted...]
-      <c r="F75" s="4">
+    </row>
+    <row r="190" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B190" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D190" s="3">
+        <v>46386</v>
+      </c>
+      <c r="E190" s="3">
+        <v>44844</v>
+      </c>
+      <c r="F190" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="191" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B191" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="D191" s="3">
+        <v>46418</v>
+      </c>
+      <c r="E191" s="3">
+        <v>44713</v>
+      </c>
+      <c r="F191" s="3">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="192" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B192" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D192" s="3">
+        <v>46387.083333333299</v>
+      </c>
+      <c r="E192" s="3">
+        <v>44713</v>
+      </c>
+      <c r="F192" s="3">
+        <v>46322</v>
+      </c>
+    </row>
+    <row r="193" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B193" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="D193" s="3">
+        <v>46203</v>
+      </c>
+      <c r="E193" s="3">
+        <v>44713</v>
+      </c>
+      <c r="F193" s="3">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="194" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B194" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D194" s="3">
+        <v>46173</v>
+      </c>
+      <c r="E194" s="3">
+        <v>44543</v>
+      </c>
+      <c r="F194" s="3">
         <v>46126</v>
       </c>
-      <c r="G75" s="3">
-[...1801 lines deleted...]
-    <row r="168" spans="2:7" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="B1:I1"/>
-[...2 lines deleted...]
-    <mergeCell ref="B5:I5"/>
+    <mergeCell ref="B1:H1"/>
+    <mergeCell ref="B2:H2"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B5:H5"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
-  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageSetup orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
@@ -4319,28 +4284,29 @@
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Bid Calendar &amp; In Process</vt:lpstr>
       <vt:lpstr>'Bid Calendar &amp; In Process'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>