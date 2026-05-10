--- v5 (2026-04-19)
+++ v6 (2026-05-10)
@@ -1,313 +1,324 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpg" ContentType="image/jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vizientinc-my.sharepoint.com/personal/sara_holmgren_vizientinc_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="11_A44A62C7E6BB0D095F8130B8507FF1C9EFF8382B" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BBAA3B30-E666-4957-8E89-69DD2D8B4858}"/>
+  <xr:revisionPtr revIDLastSave="10" documentId="11_A4EAE6B72E848A2D4A093314B1F8BB3DCEEA6B3B" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2429D9E2-01B7-43F4-B3FC-B62612CF1441}"/>
   <bookViews>
-    <workbookView xWindow="960" yWindow="2040" windowWidth="21600" windowHeight="12645" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Bid Calendar &amp; In Process" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Bid Calendar &amp; In Process'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="195">
   <si>
     <t>Bid Calendar &amp; In Process</t>
   </si>
   <si>
     <t>Prepared for Captis</t>
   </si>
   <si>
     <t>2026 - Confidential | Captis Membership Only | Not for external distribution</t>
   </si>
   <si>
     <t>Spend Category</t>
   </si>
   <si>
     <t>Initiative Name</t>
   </si>
   <si>
     <t>Current Contract End Date</t>
   </si>
   <si>
     <t>Bid Calendar Approval Date</t>
   </si>
   <si>
     <t>New Contract Approval Date - Estimated</t>
   </si>
   <si>
     <t>Clinical Preference</t>
   </si>
   <si>
     <t>Nasal Decolonization - 2027</t>
   </si>
   <si>
+    <t>Point of Care Testing - 2024</t>
+  </si>
+  <si>
     <t>Medical Devices</t>
   </si>
   <si>
+    <t>Surgical Counting and Detection - 2026</t>
+  </si>
+  <si>
+    <t>Commodity</t>
+  </si>
+  <si>
+    <t>Disposable OR Accessories 2027</t>
+  </si>
+  <si>
+    <t>Heart Valves and Heart Valve Repairs 2027</t>
+  </si>
+  <si>
+    <t>Laparoscopic Irrigation 2027</t>
+  </si>
+  <si>
+    <t>Reusable Textiles 2027</t>
+  </si>
+  <si>
+    <t>Suction Canisters and Tubing 2027</t>
+  </si>
+  <si>
+    <t>Pharmacy</t>
+  </si>
+  <si>
+    <t>Hemostatic Agent 2027</t>
+  </si>
+  <si>
+    <t>Pharmacy - Compounding 2027</t>
+  </si>
+  <si>
+    <t>Tocilizumab 2027</t>
+  </si>
+  <si>
+    <t>SGLT2 Inhibitors 2027</t>
+  </si>
+  <si>
+    <t>Neuro Power Tools 2027</t>
+  </si>
+  <si>
+    <t>Eculizumab 2027</t>
+  </si>
+  <si>
+    <t>Injectable Calcium Channel Blocker 2027</t>
+  </si>
+  <si>
+    <t>Crotalidae Antivenin 2027</t>
+  </si>
+  <si>
+    <t>Short Acting Granulocyte-Colony Stimulating Factor (GCSF) 2027</t>
+  </si>
+  <si>
+    <t>Cold Chain and Ambient Packaging 2027</t>
+  </si>
+  <si>
+    <t>Influenza Vaccine 2027</t>
+  </si>
+  <si>
+    <t>Bevacizumab 2027</t>
+  </si>
+  <si>
+    <t>Automated External Defibrillators (AED)</t>
+  </si>
+  <si>
+    <t>4-Factor PCC 2027</t>
+  </si>
+  <si>
+    <t>Bendamustine 2027</t>
+  </si>
+  <si>
+    <t>Rituximab 2027</t>
+  </si>
+  <si>
+    <t>Trastuzumab 2027</t>
+  </si>
+  <si>
+    <t>IV Insulin - Ready-to-Use (RTU) 2026</t>
+  </si>
+  <si>
+    <t>RhoD Immune Globulin 2027</t>
+  </si>
+  <si>
+    <t>Adalimumab 2026</t>
+  </si>
+  <si>
+    <t>IVIG, ALBUMIN, and PCC 2026</t>
+  </si>
+  <si>
+    <t>Rabies Immunoglobulin 2026</t>
+  </si>
+  <si>
     <t>Neuromodulation - TPNS - 2026</t>
   </si>
   <si>
-    <t>Point of Care Testing - 2024</t>
-[...38 lines deleted...]
-    <t>Hemodynamic Monitoring 2027</t>
+    <t>Fifth-Generation Cephalosporin 2026</t>
+  </si>
+  <si>
+    <t>Epoprostenol 2026</t>
+  </si>
+  <si>
+    <t>Long-Acting Granulocyte-Colony Stimulating Factor - Pegfilgrastim - Device - 2026</t>
+  </si>
+  <si>
+    <t>Biologic Wound Care - 2027</t>
+  </si>
+  <si>
+    <t>Hemodynamic Monitoring - 2027</t>
   </si>
   <si>
     <t>Additional Products</t>
   </si>
   <si>
-    <t>Medical Device Reprocessing 2027</t>
-[...107 lines deleted...]
-    <t>Epoprostenol 2026</t>
+    <t>Medical Device Reprocessing - Electrophysiology - 2027</t>
+  </si>
+  <si>
+    <t>Medical Device Reprocessing - Patient Care and Surgical Products - 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products - Accessories - 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products - Aspiration &amp; Retrievers - 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products - Coils - 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products - Liquid Embolics - 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products - Stents &amp; Flow Diversion - 2027</t>
+  </si>
+  <si>
+    <t>Air-Assisted Transfer and Repositioning Devices - 2027</t>
+  </si>
+  <si>
+    <t>Cushions and Overlays - 2027</t>
+  </si>
+  <si>
+    <t>Disposable Bronchoscopes - 2027</t>
+  </si>
+  <si>
+    <t>Ophthalmic Products - 2027</t>
+  </si>
+  <si>
+    <t>Pressure Redistribution Products - 2027</t>
+  </si>
+  <si>
+    <t>Rapid Test Kits - 2027</t>
+  </si>
+  <si>
+    <t>Traditional Wound Care - 2027</t>
+  </si>
+  <si>
+    <t>Hearing Aids - 2027</t>
+  </si>
+  <si>
+    <t>Monitoring Electrodes - 2027</t>
+  </si>
+  <si>
+    <t>Oral Care - 2027</t>
+  </si>
+  <si>
+    <t>Robotic Instrument Repair and Reprocessing - 2027</t>
+  </si>
+  <si>
+    <t>Softgoods and Sports Bracing - 2027</t>
+  </si>
+  <si>
+    <t>Stethoscopes - 2027</t>
   </si>
   <si>
     <t>Bupivacaine Liposome Injectable Suspension - 2026</t>
   </si>
   <si>
     <t>Patient Skin Care - Fabric - 2027</t>
   </si>
   <si>
     <t>Patient Skin Care 2027</t>
   </si>
   <si>
     <t>Total Casting Systems - 2027</t>
   </si>
   <si>
     <t>Sanitary Paper - 2027</t>
   </si>
   <si>
     <t>Specialty Bags - 2027</t>
   </si>
   <si>
     <t>Waterless (Brushless) Surgical Hand Scrubs - 2027</t>
   </si>
   <si>
     <t>Biopsy Instruments and Needles - Bone Biopsy - 2027</t>
   </si>
   <si>
     <t>Biopsy Instruments and Needles - Breast Biopsy - 2027</t>
   </si>
   <si>
     <t>Biopsy Instruments and Needles - Soft Tissue Core Biopsy - 2027</t>
   </si>
   <si>
     <t>Craniomaxillofacial Implants &amp; Accessories - Cranial and Facial - 2027</t>
   </si>
   <si>
     <t>Craniomaxillofacial Implants &amp; Accessories - Thoracic - 2027</t>
   </si>
   <si>
     <t>Disposable Tourniquets - 2027</t>
   </si>
   <si>
     <t>Kyphoplasty and Vertebroplasty - 2027</t>
   </si>
   <si>
     <t>Third Party Instrument &amp; Scope Repair - 2026</t>
   </si>
   <si>
-    <t>Vendor/Contractor Credentialing and Visitor Management - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Denosumab - 2026</t>
   </si>
   <si>
     <t>Medication Delivery Devices - 2027</t>
   </si>
   <si>
     <t>Non-Invasive Airway Clearance - PEP/PAP Handheld - 2027</t>
   </si>
   <si>
     <t>Non-Invasive Airway Clearance - Pneumatic Lung Expansion - 2027</t>
   </si>
   <si>
     <t>Phlebotomy - Lancets - 2027</t>
   </si>
   <si>
     <t>Sterility Assurance Products - 2027</t>
   </si>
   <si>
     <t>CHG Cloths - 2027</t>
   </si>
   <si>
     <t>Cochlear Implants - 2027</t>
   </si>
   <si>
     <t>ENT Products - 2027</t>
@@ -372,285 +383,273 @@
   <si>
     <t>Peripheral Vascular - IVC Filters - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - Specialty - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - Thrombectomy - 2027</t>
   </si>
   <si>
     <t>Postoperative Pain Pumps PCA - 2027</t>
   </si>
   <si>
     <t>Glucose Meters - 2026</t>
   </si>
   <si>
     <t>Cassettes and Cassette Printers - 2026</t>
   </si>
   <si>
     <t>Automated Grossing Station - 2026</t>
   </si>
   <si>
     <t>Indirects</t>
   </si>
   <si>
-    <t>Document Storage and Destruction - 2026</t>
+    <t>Document Destruction - 2026</t>
   </si>
   <si>
     <t>Elevator and Escalator Maintenance - 2026</t>
   </si>
   <si>
     <t>Freight Management - 2026</t>
   </si>
   <si>
     <t>Medical Gases - 2026</t>
   </si>
   <si>
     <t>Medical Waste Stream Management - 2026</t>
   </si>
   <si>
     <t>Pre-Employment Services - 2026</t>
   </si>
   <si>
     <t>Patient Footwear - 2027</t>
   </si>
   <si>
     <t>Smoke Evacuation - 2027</t>
   </si>
   <si>
     <t>Thermal Packs - 2027</t>
   </si>
   <si>
     <t>Casting and Splinting Products - 2027</t>
   </si>
   <si>
     <t>Diagnostic Procedure Trays - 2027</t>
   </si>
   <si>
     <t>Exam Gloves - 2026</t>
   </si>
   <si>
     <t>Feeding Pumps and Pump Sets - 2026</t>
   </si>
   <si>
     <t>Gastrointestinal Decompression Tubes - 2026</t>
   </si>
   <si>
     <t>Pneumatic Compression Devices - 2026</t>
   </si>
   <si>
     <t>IT Value-Added (VAR) 2027</t>
   </si>
   <si>
     <t>Staffing Services - 2026</t>
   </si>
   <si>
-    <t>Desktops and Laptops - 2026</t>
+    <t>Anesthesia Masks and Circuits - 2027</t>
   </si>
   <si>
     <t>Patient Care Plastics &amp; Steel Products - 2026</t>
   </si>
   <si>
     <t>Lab Distribution - 2026</t>
   </si>
   <si>
     <t>Adhesive Drapes - 2026</t>
   </si>
   <si>
-    <t>Anesthesia Masks and Circuits - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Sterilization Pouches and Packages - 2026</t>
   </si>
   <si>
     <t>Sterilization Wraps - 2026</t>
   </si>
   <si>
     <t>Blood Pressure Cuffs - 2026</t>
   </si>
   <si>
     <t>Disposable Vaginal Speculums - 2026</t>
   </si>
   <si>
+    <t>Neuromodulation - Deep Brain Stimulation - 2026</t>
+  </si>
+  <si>
+    <t>Neuromodulation - Sacral Nerve Stimulation - 2026</t>
+  </si>
+  <si>
+    <t>Neuromodulation - Spinal Cord Stimulation - 2026</t>
+  </si>
+  <si>
     <t>Otoscopes and Ophthalmoscopes - 2026</t>
   </si>
   <si>
     <t>Sphygmomanometers - 2026</t>
   </si>
   <si>
     <t>ABG Kits - 2026</t>
   </si>
   <si>
     <t>Chronic Chest and Peritoneal Drainage - 2026</t>
   </si>
   <si>
-    <t>Neuromodulation - Deep Brain Stimulation - 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>Thermometers - 2026</t>
   </si>
   <si>
     <t>Wound Drainage - 2026</t>
   </si>
   <si>
     <t>OR Sponges and Towels - 2026</t>
   </si>
   <si>
     <t>OR Turnover Kits - 2026</t>
   </si>
   <si>
     <t>Supraglottic Airways - 2026</t>
   </si>
   <si>
     <t>Surgical Skin Prep - CHG - 2026</t>
   </si>
   <si>
     <t>Durable Medical Equipment (DME) - 2026</t>
   </si>
   <si>
     <t>Laryngoscopes - 2026</t>
   </si>
   <si>
     <t>Open Suction Catheters - 2026</t>
   </si>
   <si>
+    <t>PCSK9 Inhibitors - 2026</t>
+  </si>
+  <si>
     <t>Minor Procedure Trays - Standard - 2026</t>
   </si>
   <si>
     <t>Drug Information and Decision Support Services - 2025</t>
   </si>
   <si>
     <t>Anti-Embolism Stockings - 2027</t>
   </si>
   <si>
     <t>Alcohol Prep Pads - 2026</t>
   </si>
   <si>
     <t>Tracheostomy Tubes - 2026</t>
   </si>
   <si>
     <t>Contrast Media - CT - 2026</t>
   </si>
   <si>
     <t>Contrast Media - MR - 2026</t>
   </si>
   <si>
     <t>Reusable Surgical Handheld Instruments - Instruments - 2026</t>
   </si>
   <si>
     <t>Reusable Surgical Handheld Instruments - Sterile Containers - 2026</t>
   </si>
   <si>
     <t>Ultrasound Contrast Media - 2026</t>
   </si>
   <si>
     <t>Phlebotomy 2026</t>
   </si>
   <si>
     <t>Total Joint Implants - Hips and Knees - 2026</t>
   </si>
   <si>
     <t>Total Joint Implants - Shoulders - 2026</t>
   </si>
   <si>
     <t>Hemostasis - Active - 2026</t>
   </si>
   <si>
     <t>Hemostasis - Passive - 2026</t>
   </si>
   <si>
-    <t>Incontinence Products - 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Personal Protective Equipment - Ortho - 2026</t>
   </si>
   <si>
     <t>Pneumatic Tourniquet Systems - 2026</t>
   </si>
   <si>
     <t>Vasopressin - RTU - 2026</t>
   </si>
   <si>
     <t>Video Laryngoscopes - 2026</t>
   </si>
   <si>
     <t>Disposable Manual Resuscitators - 2026</t>
   </si>
   <si>
     <t>Surgical Nonwovens - 2026</t>
   </si>
   <si>
     <t>Infusion Therapy Kits - 2026</t>
   </si>
   <si>
     <t>Vascular Access Products - Dialysis Catheters - 2026</t>
   </si>
   <si>
     <t>Office Products - 2027</t>
   </si>
   <si>
     <t>Skeletal Muscle Relaxant (Ryanodex) - 2026</t>
   </si>
   <si>
     <t>Reverse Pharmacy Distribution - 2026</t>
   </si>
   <si>
     <t>Injectable Prefilled Syringes - 2026</t>
   </si>
   <si>
-    <t>Temperature Monitoring Probes - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Prefilled Syringes - Sodium Chloride | Sterile Water | 10% Calcium Chloride - 2025</t>
   </si>
   <si>
     <t>Housekeeping Chemicals - 2026</t>
   </si>
   <si>
     <t>Personal Protective Equipment - 2026</t>
   </si>
   <si>
     <t>DSCSA Software - 2025</t>
   </si>
   <si>
     <t>IV Insulin - Ready-to-Use (RTU) - 2025</t>
   </si>
   <si>
     <t>Infliximab - 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Flowmeters &amp; Regulators - 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="[$-10409]m/d/yyyy"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF7BAFD4"/>
@@ -687,70 +686,73 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF696969"/>
       </left>
       <right style="thin">
         <color rgb="FF696969"/>
       </right>
       <top style="thin">
         <color rgb="FF696969"/>
       </top>
       <bottom style="thin">
         <color rgb="FF696969"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="007BAFD4"/>
       <rgbColor rgb="00696969"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="009CD020"/>
       <rgbColor rgb="00FF4E00"/>
       <rgbColor rgb="007F5EBA"/>
       <rgbColor rgb="00D3D3D3"/>
@@ -1130,3153 +1132,3168 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:H194"/>
+  <dimension ref="B1:H243"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G3" sqref="G1:G1048576"/>
+      <selection pane="bottomLeft" activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.140625" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" customWidth="1"/>
-    <col min="3" max="3" width="34.28515625" customWidth="1"/>
+    <col min="3" max="3" width="43.5703125" customWidth="1"/>
     <col min="4" max="7" width="13.7109375" customWidth="1"/>
     <col min="8" max="8" width="255" customWidth="1"/>
     <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="4"/>
-[...5 lines deleted...]
-      <c r="H1" s="4"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
     </row>
     <row r="2" spans="2:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="4"/>
-[...6 lines deleted...]
-    <row r="3" spans="2:8" ht="1.1499999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+    </row>
+    <row r="3" spans="2:8" ht="0.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="4"/>
-[...4 lines deleted...]
-      <c r="H4" s="4"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
     </row>
     <row r="5" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="7" t="s">
+      <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4"/>
-[...8 lines deleted...]
-      <c r="B7" s="1" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+    </row>
+    <row r="6" spans="2:8" ht="6.4" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="2:8" s="6" customFormat="1" ht="51" x14ac:dyDescent="0.25">
+      <c r="B7" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="C7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="D7" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="E7" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="F7" s="5" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="2:8" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C8" s="2" t="s">
+    <row r="8" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="2"/>
-[...4 lines deleted...]
-      <c r="B9" s="2" t="s">
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D9" s="2"/>
-[...7 lines deleted...]
-      <c r="C10" s="2" t="s">
+      <c r="C10" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="D10" s="2"/>
-[...7 lines deleted...]
-      <c r="C11" s="2" t="s">
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="D11" s="2"/>
-[...4 lines deleted...]
-      <c r="B12" s="2" t="s">
+      <c r="C11" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="D11" s="8">
+        <v>46752</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="8">
+        <v>46672</v>
+      </c>
+    </row>
+    <row r="12" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="3">
+      <c r="D12" s="8">
         <v>46752</v>
       </c>
-      <c r="E12" s="2"/>
-      <c r="F12" s="3">
+      <c r="E12" s="7"/>
+      <c r="F12" s="8">
         <v>46672</v>
       </c>
     </row>
-    <row r="13" spans="2:8" ht="25.5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C13" s="2" t="s">
+    <row r="13" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="3">
+      <c r="D13" s="8">
         <v>46752</v>
       </c>
-      <c r="E13" s="2"/>
-      <c r="F13" s="3">
+      <c r="E13" s="7"/>
+      <c r="F13" s="8">
         <v>46672</v>
       </c>
     </row>
-    <row r="14" spans="2:8" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C14" s="2" t="s">
+    <row r="14" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D14" s="3">
+      <c r="D14" s="8">
         <v>46752</v>
       </c>
-      <c r="E14" s="2"/>
-      <c r="F14" s="3">
+      <c r="E14" s="7"/>
+      <c r="F14" s="8">
         <v>46672</v>
       </c>
     </row>
-    <row r="15" spans="2:8" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C15" s="2" t="s">
+    <row r="15" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="D15" s="3">
+      <c r="D15" s="8">
         <v>46752</v>
       </c>
-      <c r="E15" s="2"/>
-      <c r="F15" s="3">
+      <c r="E15" s="7"/>
+      <c r="F15" s="8">
         <v>46672</v>
       </c>
     </row>
-    <row r="16" spans="2:8" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C16" s="2" t="s">
+    <row r="16" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D16" s="3">
+      <c r="C16" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="8">
         <v>46752</v>
       </c>
-      <c r="E16" s="2"/>
-[...8 lines deleted...]
-      <c r="C17" s="2" t="s">
+      <c r="E16" s="7"/>
+      <c r="F16" s="8">
+        <v>46658</v>
+      </c>
+    </row>
+    <row r="17" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="D17" s="3">
+      <c r="D17" s="8">
         <v>46752</v>
       </c>
-      <c r="E17" s="2"/>
-      <c r="F17" s="3">
+      <c r="E17" s="7"/>
+      <c r="F17" s="8">
         <v>46658</v>
       </c>
     </row>
-    <row r="18" spans="2:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C18" s="2" t="s">
+    <row r="18" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="D18" s="3">
+      <c r="D18" s="8">
         <v>46752</v>
       </c>
-      <c r="E18" s="2"/>
-      <c r="F18" s="3">
+      <c r="E18" s="7"/>
+      <c r="F18" s="8">
         <v>46658</v>
       </c>
     </row>
-    <row r="19" spans="2:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C19" s="2" t="s">
+    <row r="19" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="D19" s="3">
+      <c r="D19" s="8">
+        <v>46674.083333333299</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="8">
+        <v>46595</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="8">
+        <v>46660</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="8">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="8">
+        <v>46660</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="8">
+        <v>46567</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D22" s="8">
+        <v>46660</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="8">
+        <v>46567</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="8">
+        <v>46603</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="8">
+        <v>46532</v>
+      </c>
+    </row>
+    <row r="24" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B24" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="8">
+        <v>46629</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="8">
+        <v>46532</v>
+      </c>
+    </row>
+    <row r="25" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" s="8">
+        <v>46568.083333333299</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="8">
+        <v>46504</v>
+      </c>
+    </row>
+    <row r="26" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" s="8">
+        <v>46599</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="8">
+        <v>46504</v>
+      </c>
+    </row>
+    <row r="27" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D27" s="8">
+        <v>46507</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="8">
+        <v>46441</v>
+      </c>
+    </row>
+    <row r="28" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="8">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="29" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="8">
+        <v>46419.083333333299</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="8">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="30" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30" s="8">
+        <v>46173</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="8">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="31" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31" s="8">
+        <v>46965</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="8">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="32" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="8">
+        <v>46477.083333333299</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="8">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="33" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33" s="8">
+        <v>46387.083333333299</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="8">
+        <v>46322</v>
+      </c>
+    </row>
+    <row r="34" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="8">
+        <v>46418</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="8">
+        <v>46322</v>
+      </c>
+    </row>
+    <row r="35" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35" s="8">
+        <v>46356</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="8">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="36" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="8">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="37" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="8">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="38" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38" s="8">
+        <v>46327.041666666701</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="8">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="39" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="8">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="40" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D40" s="8">
+        <v>46295</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="41" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="8">
+        <v>46295</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="8">
+        <v>46168</v>
+      </c>
+    </row>
+    <row r="42" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B42" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" s="8">
+        <v>46022</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="8">
+        <v>46168</v>
+      </c>
+    </row>
+    <row r="43" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D43" s="8">
+        <v>46721</v>
+      </c>
+      <c r="E43" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F43" s="8">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="44" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D44" s="8">
+        <v>46721</v>
+      </c>
+      <c r="E44" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F44" s="8">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="45" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B45" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D45" s="8">
         <v>46752</v>
       </c>
-      <c r="E19" s="2"/>
-[...11 lines deleted...]
-      <c r="D20" s="3">
+      <c r="E45" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F45" s="8">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="46" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B46" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D46" s="8">
+        <v>46752</v>
+      </c>
+      <c r="E46" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F46" s="8">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="47" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B47" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D47" s="8">
         <v>46721</v>
       </c>
-      <c r="E20" s="2"/>
-      <c r="F20" s="3">
+      <c r="E47" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F47" s="8">
         <v>46644</v>
       </c>
     </row>
-    <row r="21" spans="2:6" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D21" s="3">
+    <row r="48" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B48" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D48" s="8">
         <v>46721</v>
       </c>
-      <c r="E21" s="2"/>
-      <c r="F21" s="3">
+      <c r="E48" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F48" s="8">
         <v>46644</v>
       </c>
     </row>
-    <row r="22" spans="2:6" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="F22" s="3">
+    <row r="49" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D49" s="8">
+        <v>46721</v>
+      </c>
+      <c r="E49" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F49" s="8">
         <v>46644</v>
       </c>
     </row>
-    <row r="23" spans="2:6" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="F23" s="3">
+    <row r="50" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B50" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D50" s="8">
+        <v>46721</v>
+      </c>
+      <c r="E50" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F50" s="8">
         <v>46644</v>
       </c>
     </row>
-    <row r="24" spans="2:6" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D24" s="3">
+    <row r="51" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B51" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" s="8">
         <v>46721</v>
       </c>
-      <c r="E24" s="2"/>
-      <c r="F24" s="3">
+      <c r="E51" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F51" s="8">
         <v>46644</v>
       </c>
     </row>
-    <row r="25" spans="2:6" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="F25" s="3">
+    <row r="52" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B52" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" s="8">
+        <v>46691</v>
+      </c>
+      <c r="E52" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F52" s="8">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="53" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D53" s="8">
+        <v>46691</v>
+      </c>
+      <c r="E53" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F53" s="8">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="54" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D54" s="8">
+        <v>46691</v>
+      </c>
+      <c r="E54" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F54" s="8">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="55" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D55" s="8">
+        <v>46691</v>
+      </c>
+      <c r="E55" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F55" s="8">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="56" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D56" s="8">
+        <v>46691</v>
+      </c>
+      <c r="E56" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F56" s="8">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="57" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D57" s="8">
+        <v>46691</v>
+      </c>
+      <c r="E57" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F57" s="8">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="58" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D58" s="8">
+        <v>46691</v>
+      </c>
+      <c r="E58" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F58" s="8">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="59" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D59" s="8">
+        <v>46660</v>
+      </c>
+      <c r="E59" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F59" s="8">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="60" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D60" s="8">
+        <v>46660</v>
+      </c>
+      <c r="E60" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F60" s="8">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="61" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D61" s="8">
+        <v>46660</v>
+      </c>
+      <c r="E61" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F61" s="8">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="62" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B62" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D62" s="8">
+        <v>46660</v>
+      </c>
+      <c r="E62" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F62" s="8">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="63" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D63" s="8">
+        <v>46660</v>
+      </c>
+      <c r="E63" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F63" s="8">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="64" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D64" s="8">
+        <v>46660</v>
+      </c>
+      <c r="E64" s="8">
+        <v>46126</v>
+      </c>
+      <c r="F64" s="8">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="65" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B65" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D65" s="7"/>
+      <c r="E65" s="8">
+        <v>46077</v>
+      </c>
+      <c r="F65" s="8">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="66" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D66" s="8">
+        <v>46630</v>
+      </c>
+      <c r="E66" s="8">
+        <v>46000</v>
+      </c>
+      <c r="F66" s="8">
+        <v>46546</v>
+      </c>
+    </row>
+    <row r="67" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D67" s="8">
+        <v>46630</v>
+      </c>
+      <c r="E67" s="8">
+        <v>46000</v>
+      </c>
+      <c r="F67" s="8">
+        <v>46546</v>
+      </c>
+    </row>
+    <row r="68" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D68" s="8">
+        <v>46630</v>
+      </c>
+      <c r="E68" s="8">
+        <v>46000</v>
+      </c>
+      <c r="F68" s="8">
+        <v>46546</v>
+      </c>
+    </row>
+    <row r="69" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D69" s="8">
+        <v>46599</v>
+      </c>
+      <c r="E69" s="8">
+        <v>46000</v>
+      </c>
+      <c r="F69" s="8">
+        <v>46518</v>
+      </c>
+    </row>
+    <row r="70" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D70" s="8">
+        <v>46599</v>
+      </c>
+      <c r="E70" s="8">
+        <v>46000</v>
+      </c>
+      <c r="F70" s="8">
+        <v>46518</v>
+      </c>
+    </row>
+    <row r="71" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B71" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D71" s="8">
+        <v>46599</v>
+      </c>
+      <c r="E71" s="8">
+        <v>46000</v>
+      </c>
+      <c r="F71" s="8">
+        <v>46518</v>
+      </c>
+    </row>
+    <row r="72" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B72" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D72" s="8">
+        <v>46568</v>
+      </c>
+      <c r="E72" s="8">
+        <v>46000</v>
+      </c>
+      <c r="F72" s="8">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="73" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B73" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D73" s="8">
+        <v>46568</v>
+      </c>
+      <c r="E73" s="8">
+        <v>46000</v>
+      </c>
+      <c r="F73" s="8">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="74" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B74" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D74" s="8">
+        <v>46568</v>
+      </c>
+      <c r="E74" s="8">
+        <v>46000</v>
+      </c>
+      <c r="F74" s="8">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="75" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B75" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D75" s="8">
+        <v>46568</v>
+      </c>
+      <c r="E75" s="8">
+        <v>46000</v>
+      </c>
+      <c r="F75" s="8">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="76" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B76" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D76" s="8">
+        <v>46568</v>
+      </c>
+      <c r="E76" s="8">
+        <v>46000</v>
+      </c>
+      <c r="F76" s="8">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="77" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B77" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="D77" s="8">
+        <v>46568</v>
+      </c>
+      <c r="E77" s="8">
+        <v>46000</v>
+      </c>
+      <c r="F77" s="8">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="78" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D78" s="8">
+        <v>46552</v>
+      </c>
+      <c r="E78" s="8">
+        <v>46000</v>
+      </c>
+      <c r="F78" s="8">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="79" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B79" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D79" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E79" s="8">
+        <v>46000</v>
+      </c>
+      <c r="F79" s="8">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="80" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B80" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D80" s="7"/>
+      <c r="E80" s="8">
+        <v>45992</v>
+      </c>
+      <c r="F80" s="8">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="81" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B81" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D81" s="8">
+        <v>46538</v>
+      </c>
+      <c r="E81" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F81" s="8">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="82" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B82" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D82" s="8">
+        <v>46538</v>
+      </c>
+      <c r="E82" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F82" s="8">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="83" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B83" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="D83" s="8">
+        <v>46538</v>
+      </c>
+      <c r="E83" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F83" s="8">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="84" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B84" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D84" s="8">
+        <v>46538</v>
+      </c>
+      <c r="E84" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F84" s="8">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="85" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B85" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D85" s="8">
+        <v>46538</v>
+      </c>
+      <c r="E85" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F85" s="8">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="86" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B86" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D86" s="8">
+        <v>46507</v>
+      </c>
+      <c r="E86" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F86" s="8">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="87" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B87" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D87" s="8">
+        <v>46507</v>
+      </c>
+      <c r="E87" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F87" s="8">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="88" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B88" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D88" s="8">
+        <v>46507</v>
+      </c>
+      <c r="E88" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F88" s="8">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="89" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B89" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D89" s="8">
+        <v>46507</v>
+      </c>
+      <c r="E89" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F89" s="8">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="90" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B90" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D90" s="8">
+        <v>46507</v>
+      </c>
+      <c r="E90" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F90" s="8">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="91" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B91" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D91" s="8">
+        <v>46507</v>
+      </c>
+      <c r="E91" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F91" s="8">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="92" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B92" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D92" s="8">
+        <v>46507</v>
+      </c>
+      <c r="E92" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F92" s="8">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="93" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B93" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D93" s="8">
+        <v>46507</v>
+      </c>
+      <c r="E93" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F93" s="8">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="94" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B94" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D94" s="8">
+        <v>46507</v>
+      </c>
+      <c r="E94" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F94" s="8">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="95" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B95" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="D95" s="8">
+        <v>46507</v>
+      </c>
+      <c r="E95" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F95" s="8">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="96" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D96" s="8">
+        <v>46507</v>
+      </c>
+      <c r="E96" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F96" s="8">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="97" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B97" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D97" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E97" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F97" s="8">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="98" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B98" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D98" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E98" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F98" s="8">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="99" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B99" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D99" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E99" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F99" s="8">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="100" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B100" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D100" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E100" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F100" s="8">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="101" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B101" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D101" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E101" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F101" s="8">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="102" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B102" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D102" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E102" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F102" s="8">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="103" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B103" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D103" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E103" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F103" s="8">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="104" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B104" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D104" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E104" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F104" s="8">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="105" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B105" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D105" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E105" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F105" s="8">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="106" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B106" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="D106" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E106" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F106" s="8">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="107" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B107" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="D107" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E107" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F107" s="8">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="108" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B108" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D108" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E108" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F108" s="8">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="109" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B109" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="D109" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E109" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F109" s="8">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="110" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B110" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="D110" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E110" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F110" s="8">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="111" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B111" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D111" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E111" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F111" s="8">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="112" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B112" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D112" s="7"/>
+      <c r="E112" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F112" s="8">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="113" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B113" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="D113" s="7"/>
+      <c r="E113" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F113" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="114" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B114" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D114" s="7"/>
+      <c r="E114" s="8">
+        <v>45944</v>
+      </c>
+      <c r="F114" s="8">
+        <v>46182</v>
+      </c>
+    </row>
+    <row r="115" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B115" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D115" s="7"/>
+      <c r="E115" s="8">
+        <v>45853</v>
+      </c>
+      <c r="F115" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="116" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B116" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D116" s="7"/>
+      <c r="E116" s="8">
+        <v>45853</v>
+      </c>
+      <c r="F116" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="117" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B117" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="D117" s="7"/>
+      <c r="E117" s="8">
+        <v>45853</v>
+      </c>
+      <c r="F117" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="118" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B118" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="D118" s="7"/>
+      <c r="E118" s="8">
+        <v>45853</v>
+      </c>
+      <c r="F118" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="119" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B119" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D119" s="7"/>
+      <c r="E119" s="8">
+        <v>45853</v>
+      </c>
+      <c r="F119" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="120" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B120" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="D120" s="7"/>
+      <c r="E120" s="8">
+        <v>45853</v>
+      </c>
+      <c r="F120" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="121" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B121" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D121" s="8">
+        <v>46446</v>
+      </c>
+      <c r="E121" s="8">
+        <v>45846</v>
+      </c>
+      <c r="F121" s="8">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="122" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B122" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D122" s="8">
+        <v>46446</v>
+      </c>
+      <c r="E122" s="8">
+        <v>45846</v>
+      </c>
+      <c r="F122" s="8">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="123" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B123" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="D123" s="8">
+        <v>46446</v>
+      </c>
+      <c r="E123" s="8">
+        <v>45846</v>
+      </c>
+      <c r="F123" s="8">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="124" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B124" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D124" s="8">
+        <v>46418</v>
+      </c>
+      <c r="E124" s="8">
+        <v>45846</v>
+      </c>
+      <c r="F124" s="8">
+        <v>46336</v>
+      </c>
+    </row>
+    <row r="125" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B125" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D125" s="8">
+        <v>46418</v>
+      </c>
+      <c r="E125" s="8">
+        <v>45846</v>
+      </c>
+      <c r="F125" s="8">
+        <v>46336</v>
+      </c>
+    </row>
+    <row r="126" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B126" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D126" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E126" s="8">
+        <v>45846</v>
+      </c>
+      <c r="F126" s="8">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="127" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B127" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D127" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E127" s="8">
+        <v>45846</v>
+      </c>
+      <c r="F127" s="8">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="128" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B128" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D128" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E128" s="8">
+        <v>45846</v>
+      </c>
+      <c r="F128" s="8">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="129" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B129" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D129" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E129" s="8">
+        <v>45846</v>
+      </c>
+      <c r="F129" s="8">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="130" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B130" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D130" s="7"/>
+      <c r="E130" s="8">
+        <v>45756</v>
+      </c>
+      <c r="F130" s="8">
+        <v>46413</v>
+      </c>
+    </row>
+    <row r="131" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B131" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D131" s="7"/>
+      <c r="E131" s="8">
+        <v>45756</v>
+      </c>
+      <c r="F131" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="132" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B132" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D132" s="8">
+        <v>46356</v>
+      </c>
+      <c r="E132" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F132" s="8">
         <v>46644</v>
       </c>
     </row>
-    <row r="26" spans="2:6" x14ac:dyDescent="0.25">
-[...333 lines deleted...]
-      <c r="C48" s="2" t="s">
+    <row r="133" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B133" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D133" s="8">
+        <v>46265</v>
+      </c>
+      <c r="E133" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F133" s="8">
+        <v>46546</v>
+      </c>
+    </row>
+    <row r="134" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B134" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="D48" s="3">
-[...29 lines deleted...]
-      <c r="D50" s="3">
+      <c r="C134" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D134" s="8">
+        <v>46537.958333333299</v>
+      </c>
+      <c r="E134" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F134" s="8">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="135" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B135" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D135" s="8">
+        <v>46356</v>
+      </c>
+      <c r="E135" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F135" s="8">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="136" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B136" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="D136" s="8">
+        <v>46356</v>
+      </c>
+      <c r="E136" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F136" s="8">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="137" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B137" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D137" s="8">
+        <v>46356</v>
+      </c>
+      <c r="E137" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F137" s="8">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="138" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B138" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D138" s="8">
+        <v>46326</v>
+      </c>
+      <c r="E138" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F138" s="8">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="139" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B139" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="D139" s="8">
+        <v>46326</v>
+      </c>
+      <c r="E139" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F139" s="8">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="140" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B140" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="D140" s="8">
+        <v>46309</v>
+      </c>
+      <c r="E140" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F140" s="8">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="141" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B141" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D141" s="8">
+        <v>46309</v>
+      </c>
+      <c r="E141" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F141" s="8">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="142" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B142" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D142" s="8">
+        <v>46309</v>
+      </c>
+      <c r="E142" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F142" s="8">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="143" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B143" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D143" s="8">
+        <v>46326</v>
+      </c>
+      <c r="E143" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F143" s="8">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="144" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B144" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C144" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D144" s="7"/>
+      <c r="E144" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F144" s="8">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="145" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B145" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C145" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="D145" s="8">
+        <v>46295</v>
+      </c>
+      <c r="E145" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F145" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="146" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B146" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="D146" s="8">
+        <v>46295</v>
+      </c>
+      <c r="E146" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F146" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="147" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B147" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="D147" s="8">
+        <v>46326</v>
+      </c>
+      <c r="E147" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F147" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="148" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B148" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C148" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="D148" s="8">
+        <v>46295</v>
+      </c>
+      <c r="E148" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F148" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="149" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B149" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C149" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="D149" s="8">
+        <v>46265</v>
+      </c>
+      <c r="E149" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F149" s="8">
+        <v>46182</v>
+      </c>
+    </row>
+    <row r="150" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B150" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C150" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="D150" s="8">
+        <v>46265</v>
+      </c>
+      <c r="E150" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F150" s="8">
+        <v>46182</v>
+      </c>
+    </row>
+    <row r="151" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B151" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C151" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="D151" s="8">
+        <v>46295</v>
+      </c>
+      <c r="E151" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F151" s="8">
+        <v>46182</v>
+      </c>
+    </row>
+    <row r="152" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B152" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C152" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="D152" s="8">
+        <v>46295</v>
+      </c>
+      <c r="E152" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F152" s="8">
+        <v>46182</v>
+      </c>
+    </row>
+    <row r="153" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B153" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="D153" s="8">
+        <v>46265</v>
+      </c>
+      <c r="E153" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F153" s="8">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="154" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B154" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C154" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D154" s="8">
+        <v>46234</v>
+      </c>
+      <c r="E154" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F154" s="8">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="155" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B155" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C155" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="D155" s="8">
+        <v>46265</v>
+      </c>
+      <c r="E155" s="8">
+        <v>45755</v>
+      </c>
+      <c r="F155" s="8">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="156" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B156" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C156" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D156" s="7"/>
+      <c r="E156" s="8">
+        <v>45741</v>
+      </c>
+      <c r="F156" s="8">
+        <v>46168</v>
+      </c>
+    </row>
+    <row r="157" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B157" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C157" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D157" s="7"/>
+      <c r="E157" s="8">
+        <v>45699</v>
+      </c>
+      <c r="F157" s="8">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="158" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B158" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C158" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D158" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E158" s="8">
+        <v>45685</v>
+      </c>
+      <c r="F158" s="8">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="159" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B159" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D159" s="8">
+        <v>46538</v>
+      </c>
+      <c r="E159" s="8">
+        <v>45636</v>
+      </c>
+      <c r="F159" s="8">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="160" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B160" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C160" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="D160" s="8">
         <v>46507</v>
       </c>
-      <c r="E50" s="2"/>
-[...28 lines deleted...]
-      <c r="F52" s="3">
+      <c r="E160" s="8">
+        <v>45636</v>
+      </c>
+      <c r="F160" s="8">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="161" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B161" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C161" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="D161" s="8">
+        <v>46507</v>
+      </c>
+      <c r="E161" s="8">
+        <v>45636</v>
+      </c>
+      <c r="F161" s="8">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="162" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B162" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C162" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D162" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E162" s="8">
+        <v>45636</v>
+      </c>
+      <c r="F162" s="8">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="163" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B163" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C163" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="D163" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E163" s="8">
+        <v>45636</v>
+      </c>
+      <c r="F163" s="8">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="164" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B164" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="D164" s="8">
+        <v>46388</v>
+      </c>
+      <c r="E164" s="8">
+        <v>45636</v>
+      </c>
+      <c r="F164" s="8">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="165" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B165" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="D165" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E165" s="8">
+        <v>45636</v>
+      </c>
+      <c r="F165" s="8">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="166" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B166" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C166" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="D166" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E166" s="8">
+        <v>45636</v>
+      </c>
+      <c r="F166" s="8">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="167" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B167" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C167" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="D167" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E167" s="8">
+        <v>45636</v>
+      </c>
+      <c r="F167" s="8">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="168" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B168" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C168" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D168" s="8">
+        <v>46295</v>
+      </c>
+      <c r="E168" s="8">
+        <v>45636</v>
+      </c>
+      <c r="F168" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="169" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B169" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C169" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="D169" s="8">
+        <v>46295</v>
+      </c>
+      <c r="E169" s="8">
+        <v>45636</v>
+      </c>
+      <c r="F169" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="170" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B170" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D170" s="8">
+        <v>46173</v>
+      </c>
+      <c r="E170" s="8">
+        <v>45636</v>
+      </c>
+      <c r="F170" s="8">
+        <v>46182</v>
+      </c>
+    </row>
+    <row r="171" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B171" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C171" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="D171" s="8">
+        <v>46173</v>
+      </c>
+      <c r="E171" s="8">
+        <v>45636</v>
+      </c>
+      <c r="F171" s="8">
+        <v>46182</v>
+      </c>
+    </row>
+    <row r="172" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B172" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C172" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D172" s="7"/>
+      <c r="E172" s="8">
+        <v>45608</v>
+      </c>
+      <c r="F172" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="173" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B173" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="D173" s="7"/>
+      <c r="E173" s="8">
+        <v>45608</v>
+      </c>
+      <c r="F173" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="174" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B174" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C174" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="D174" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E174" s="8">
+        <v>45594</v>
+      </c>
+      <c r="F174" s="8">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="175" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B175" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C175" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="D175" s="7"/>
+      <c r="E175" s="8">
+        <v>45580</v>
+      </c>
+      <c r="F175" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="176" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B176" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C176" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D176" s="8">
+        <v>46477</v>
+      </c>
+      <c r="E176" s="8">
+        <v>45573</v>
+      </c>
+      <c r="F176" s="8">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="177" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B177" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C177" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="D177" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E177" s="8">
+        <v>45573</v>
+      </c>
+      <c r="F177" s="8">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="178" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B178" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C178" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D178" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E178" s="8">
+        <v>45482</v>
+      </c>
+      <c r="F178" s="8">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="179" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B179" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C179" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="D179" s="8">
+        <v>46326</v>
+      </c>
+      <c r="E179" s="8">
+        <v>45482</v>
+      </c>
+      <c r="F179" s="8">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="180" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B180" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="D180" s="8">
+        <v>46630</v>
+      </c>
+      <c r="E180" s="8">
+        <v>45391</v>
+      </c>
+      <c r="F180" s="8">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="181" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B181" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C181" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D181" s="8">
+        <v>46294.958333333299</v>
+      </c>
+      <c r="E181" s="8">
+        <v>45286</v>
+      </c>
+      <c r="F181" s="8">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="182" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B182" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C182" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D182" s="8">
+        <v>46203</v>
+      </c>
+      <c r="E182" s="8">
+        <v>45286</v>
+      </c>
+      <c r="F182" s="8">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="183" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B183" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C183" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D183" s="8">
+        <v>46142</v>
+      </c>
+      <c r="E183" s="8">
+        <v>45286</v>
+      </c>
+      <c r="F183" s="8">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="184" spans="2:6" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B184" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C184" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="D184" s="8">
+        <v>46295</v>
+      </c>
+      <c r="E184" s="8">
+        <v>45223</v>
+      </c>
+      <c r="F184" s="8">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="185" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B185" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="D185" s="8">
+        <v>46387</v>
+      </c>
+      <c r="E185" s="8">
+        <v>45152</v>
+      </c>
+      <c r="F185" s="8">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="186" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B186" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C186" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D186" s="8">
+        <v>46934</v>
+      </c>
+      <c r="E186" s="8">
+        <v>44844</v>
+      </c>
+      <c r="F186" s="8">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="187" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B187" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C187" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="D187" s="8">
+        <v>46418</v>
+      </c>
+      <c r="E187" s="8">
+        <v>44713</v>
+      </c>
+      <c r="F187" s="8">
         <v>46350</v>
       </c>
     </row>
-    <row r="53" spans="2:6" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-      <c r="D56" s="3">
+    <row r="188" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B188" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C188" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="D188" s="8">
         <v>46387.083333333299</v>
       </c>
-      <c r="E56" s="2"/>
-      <c r="F56" s="3">
+      <c r="E188" s="8">
+        <v>44713</v>
+      </c>
+      <c r="F188" s="8">
         <v>46322</v>
       </c>
     </row>
-    <row r="57" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
-[...1794 lines deleted...]
-      <c r="D165" s="3">
+    <row r="189" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B189" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C189" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="D189" s="8">
         <v>46203</v>
       </c>
-      <c r="E165" s="3">
-[...202 lines deleted...]
-      <c r="F177" s="3">
+      <c r="E189" s="8">
+        <v>44713</v>
+      </c>
+      <c r="F189" s="8">
         <v>46140</v>
       </c>
     </row>
-    <row r="178" spans="2:6" x14ac:dyDescent="0.25">
-[...285 lines deleted...]
-    </row>
+    <row r="190" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="191" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="192" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="193" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="194" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="195" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="196" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="197" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="198" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="199" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="200" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="201" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="202" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="203" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="204" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="205" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="206" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="207" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="208" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="209" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="210" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="211" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="212" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="213" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="214" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="215" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="216" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="217" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="218" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="219" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="220" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="221" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="222" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="223" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="224" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="225" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="226" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="227" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="228" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="229" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="230" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="231" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="232" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="233" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="234" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="235" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="236" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="237" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="238" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="239" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="240" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="241" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="242" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="243" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B5:H5"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
-  <pageSetup orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
@@ -4284,29 +4301,28 @@
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Bid Calendar &amp; In Process</vt:lpstr>
       <vt:lpstr>'Bid Calendar &amp; In Process'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>