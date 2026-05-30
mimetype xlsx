--- v6 (2026-05-10)
+++ v7 (2026-05-30)
@@ -1,327 +1,318 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vizientinc-my.sharepoint.com/personal/sara_holmgren_vizientinc_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="10" documentId="11_A4EAE6B72E848A2D4A093314B1F8BB3DCEEA6B3B" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2429D9E2-01B7-43F4-B3FC-B62612CF1441}"/>
+  <xr:revisionPtr revIDLastSave="7" documentId="11_A42AED9ECE4A331BB5FB2BEE2175F6312CF69B69" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{455B43D2-3B19-4685-8AD4-84FA60FC7537}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="21600" windowHeight="12510" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Bid Calendar &amp; In Process" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Bid Calendar &amp; In Process'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="188">
   <si>
     <t>Bid Calendar &amp; In Process</t>
   </si>
   <si>
     <t>Prepared for Captis</t>
   </si>
   <si>
     <t>2026 - Confidential | Captis Membership Only | Not for external distribution</t>
   </si>
   <si>
     <t>Spend Category</t>
   </si>
   <si>
     <t>Initiative Name</t>
   </si>
   <si>
     <t>Current Contract End Date</t>
   </si>
   <si>
     <t>Bid Calendar Approval Date</t>
   </si>
   <si>
     <t>New Contract Approval Date - Estimated</t>
   </si>
   <si>
     <t>Clinical Preference</t>
   </si>
   <si>
+    <t>Point of Care Testing - 2024</t>
+  </si>
+  <si>
+    <t>Commodity</t>
+  </si>
+  <si>
+    <t>Disposable OR Accessories 2027</t>
+  </si>
+  <si>
+    <t>Medical Devices</t>
+  </si>
+  <si>
+    <t>Heart Valves and Heart Valve Repairs 2027</t>
+  </si>
+  <si>
+    <t>Laparoscopic Irrigation 2027</t>
+  </si>
+  <si>
+    <t>Reusable Textiles 2027</t>
+  </si>
+  <si>
+    <t>Suction Canisters and Tubing 2027</t>
+  </si>
+  <si>
+    <t>Pharmacy</t>
+  </si>
+  <si>
+    <t>Hemostatic Agent 2027</t>
+  </si>
+  <si>
+    <t>Pharmacy - Compounding 2027</t>
+  </si>
+  <si>
+    <t>Tocilizumab 2027</t>
+  </si>
+  <si>
+    <t>SGLT2 Inhibitors 2027</t>
+  </si>
+  <si>
+    <t>Neuro Power Tools 2027</t>
+  </si>
+  <si>
+    <t>Eculizumab 2027</t>
+  </si>
+  <si>
+    <t>Injectable Calcium Channel Blocker 2027</t>
+  </si>
+  <si>
+    <t>Crotalidae Antivenin 2027</t>
+  </si>
+  <si>
+    <t>Short Acting Granulocyte-Colony Stimulating Factor (GCSF) 2027</t>
+  </si>
+  <si>
+    <t>Cold Chain and Ambient Packaging 2027</t>
+  </si>
+  <si>
+    <t>Influenza Vaccine 2027</t>
+  </si>
+  <si>
+    <t>Bevacizumab 2027</t>
+  </si>
+  <si>
+    <t>Automated External Defibrillators (AED)</t>
+  </si>
+  <si>
+    <t>4-Factor PCC 2027</t>
+  </si>
+  <si>
+    <t>Bendamustine 2027</t>
+  </si>
+  <si>
+    <t>Rituximab 2027</t>
+  </si>
+  <si>
+    <t>Trastuzumab 2027</t>
+  </si>
+  <si>
+    <t>IV Insulin - Ready-to-Use (RTU) 2026</t>
+  </si>
+  <si>
+    <t>RhoD Immune Globulin 2027</t>
+  </si>
+  <si>
+    <t>Adalimumab 2026</t>
+  </si>
+  <si>
+    <t>IVIG, ALBUMIN, and PCC 2026</t>
+  </si>
+  <si>
+    <t>Rabies Immunoglobulin 2026</t>
+  </si>
+  <si>
+    <t>Neuromodulation - TPNS - 2026</t>
+  </si>
+  <si>
+    <t>Fifth-Generation Cephalosporin 2026</t>
+  </si>
+  <si>
+    <t>Epoprostenol 2026</t>
+  </si>
+  <si>
+    <t>Biologic Wound Care - 2027</t>
+  </si>
+  <si>
+    <t>Hemodynamic Monitoring - 2027</t>
+  </si>
+  <si>
+    <t>Additional Products</t>
+  </si>
+  <si>
+    <t>Medical Device Reprocessing - Electrophysiology - 2027</t>
+  </si>
+  <si>
+    <t>Medical Device Reprocessing - Patient Care and Surgical Products - 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products - Accessories - 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products - Aspiration &amp; Retrievers - 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products - Coils - 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products - Liquid Embolics - 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products - Stents &amp; Flow Diversion - 2027</t>
+  </si>
+  <si>
+    <t>Air-Assisted Transfer and Repositioning Devices - 2027</t>
+  </si>
+  <si>
+    <t>Cushions and Overlays - 2027</t>
+  </si>
+  <si>
+    <t>Disposable Bronchoscopes - 2027</t>
+  </si>
+  <si>
+    <t>Ophthalmic Products - 2027</t>
+  </si>
+  <si>
+    <t>Pressure Redistribution Products - 2027</t>
+  </si>
+  <si>
+    <t>Rapid Test Kits - 2027</t>
+  </si>
+  <si>
+    <t>Traditional Wound Care - 2027</t>
+  </si>
+  <si>
+    <t>Hearing Aids - 2027</t>
+  </si>
+  <si>
+    <t>Monitoring Electrodes - 2027</t>
+  </si>
+  <si>
+    <t>Oral Care - 2027</t>
+  </si>
+  <si>
+    <t>Robotic Instrument Repair and Reprocessing - 2027</t>
+  </si>
+  <si>
+    <t>Softgoods and Sports Bracing - 2027</t>
+  </si>
+  <si>
+    <t>Stethoscopes - 2027</t>
+  </si>
+  <si>
     <t>Nasal Decolonization - 2027</t>
   </si>
   <si>
-    <t>Point of Care Testing - 2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Surgical Counting and Detection - 2026</t>
   </si>
   <si>
-    <t>Commodity</t>
-[...169 lines deleted...]
-  <si>
     <t>Patient Skin Care - Fabric - 2027</t>
   </si>
   <si>
     <t>Patient Skin Care 2027</t>
   </si>
   <si>
     <t>Total Casting Systems - 2027</t>
   </si>
   <si>
     <t>Sanitary Paper - 2027</t>
   </si>
   <si>
     <t>Specialty Bags - 2027</t>
   </si>
   <si>
     <t>Waterless (Brushless) Surgical Hand Scrubs - 2027</t>
   </si>
   <si>
     <t>Biopsy Instruments and Needles - Bone Biopsy - 2027</t>
   </si>
   <si>
     <t>Biopsy Instruments and Needles - Breast Biopsy - 2027</t>
   </si>
   <si>
     <t>Biopsy Instruments and Needles - Soft Tissue Core Biopsy - 2027</t>
   </si>
   <si>
     <t>Craniomaxillofacial Implants &amp; Accessories - Cranial and Facial - 2027</t>
   </si>
   <si>
     <t>Craniomaxillofacial Implants &amp; Accessories - Thoracic - 2027</t>
   </si>
   <si>
     <t>Disposable Tourniquets - 2027</t>
   </si>
   <si>
     <t>Kyphoplasty and Vertebroplasty - 2027</t>
   </si>
   <si>
     <t>Third Party Instrument &amp; Scope Repair - 2026</t>
   </si>
   <si>
-    <t>Denosumab - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Medication Delivery Devices - 2027</t>
   </si>
   <si>
     <t>Non-Invasive Airway Clearance - PEP/PAP Handheld - 2027</t>
   </si>
   <si>
     <t>Non-Invasive Airway Clearance - Pneumatic Lung Expansion - 2027</t>
   </si>
   <si>
     <t>Phlebotomy - Lancets - 2027</t>
   </si>
   <si>
     <t>Sterility Assurance Products - 2027</t>
   </si>
   <si>
     <t>CHG Cloths - 2027</t>
   </si>
   <si>
     <t>Cochlear Implants - 2027</t>
   </si>
   <si>
     <t>ENT Products - 2027</t>
   </si>
   <si>
     <t>Enteral and Oral Syringes - 2027</t>
@@ -344,212 +335,203 @@
   <si>
     <t>Surgical Skin Prep - Iodine - 2027</t>
   </si>
   <si>
     <t>Transparent Dressings - 2027</t>
   </si>
   <si>
     <t>Basic Electrosurgery Products - 2027</t>
   </si>
   <si>
     <t>Disposable Patient Positioners - 2027</t>
   </si>
   <si>
     <t>Environmental Services Distribution - 2027</t>
   </si>
   <si>
     <t>Gynecological Ablation - 2027</t>
   </si>
   <si>
     <t>Gynecological Hysteroscopic Tissue Removal Products - 2027</t>
   </si>
   <si>
     <t>Motorized Localized Cold Therapy - 2027</t>
   </si>
   <si>
-    <t>Peripheral Vascular - Coils - 2027</t>
+    <t>Peripheral Vascular - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - Diagnostic Supplies - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - Drug Coated Balloons - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - Drug Eluting Stents - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - Interventional Supplies - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - IVC Filters - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - Specialty - 2027</t>
   </si>
   <si>
     <t>Peripheral Vascular - Thrombectomy - 2027</t>
   </si>
   <si>
     <t>Postoperative Pain Pumps PCA - 2027</t>
   </si>
   <si>
+    <t>Automated Grossing Station - 2026</t>
+  </si>
+  <si>
+    <t>Indirects</t>
+  </si>
+  <si>
+    <t>Cassettes and Cassette Printers - 2026</t>
+  </si>
+  <si>
     <t>Glucose Meters - 2026</t>
   </si>
   <si>
-    <t>Cassettes and Cassette Printers - 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>Document Destruction - 2026</t>
   </si>
   <si>
+    <t>Medical Waste Stream Management - 2026</t>
+  </si>
+  <si>
     <t>Elevator and Escalator Maintenance - 2026</t>
   </si>
   <si>
     <t>Freight Management - 2026</t>
   </si>
   <si>
     <t>Medical Gases - 2026</t>
   </si>
   <si>
-    <t>Medical Waste Stream Management - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Pre-Employment Services - 2026</t>
   </si>
   <si>
     <t>Patient Footwear - 2027</t>
   </si>
   <si>
     <t>Smoke Evacuation - 2027</t>
   </si>
   <si>
     <t>Thermal Packs - 2027</t>
   </si>
   <si>
     <t>Casting and Splinting Products - 2027</t>
   </si>
   <si>
     <t>Diagnostic Procedure Trays - 2027</t>
   </si>
   <si>
     <t>Exam Gloves - 2026</t>
   </si>
   <si>
     <t>Feeding Pumps and Pump Sets - 2026</t>
   </si>
   <si>
     <t>Gastrointestinal Decompression Tubes - 2026</t>
   </si>
   <si>
     <t>Pneumatic Compression Devices - 2026</t>
   </si>
   <si>
-    <t>IT Value-Added (VAR) 2027</t>
+    <t>IT Value-Added Resellers (VAR) - 2027</t>
   </si>
   <si>
     <t>Staffing Services - 2026</t>
   </si>
   <si>
     <t>Anesthesia Masks and Circuits - 2027</t>
   </si>
   <si>
+    <t>OR Sponges and Towels - 2027</t>
+  </si>
+  <si>
     <t>Patient Care Plastics &amp; Steel Products - 2026</t>
   </si>
   <si>
     <t>Lab Distribution - 2026</t>
   </si>
   <si>
     <t>Adhesive Drapes - 2026</t>
   </si>
   <si>
     <t>Sterilization Pouches and Packages - 2026</t>
   </si>
   <si>
     <t>Sterilization Wraps - 2026</t>
   </si>
   <si>
     <t>Blood Pressure Cuffs - 2026</t>
   </si>
   <si>
     <t>Disposable Vaginal Speculums - 2026</t>
   </si>
   <si>
     <t>Neuromodulation - Deep Brain Stimulation - 2026</t>
   </si>
   <si>
     <t>Neuromodulation - Sacral Nerve Stimulation - 2026</t>
   </si>
   <si>
     <t>Neuromodulation - Spinal Cord Stimulation - 2026</t>
   </si>
   <si>
     <t>Otoscopes and Ophthalmoscopes - 2026</t>
   </si>
   <si>
     <t>Sphygmomanometers - 2026</t>
   </si>
   <si>
     <t>ABG Kits - 2026</t>
   </si>
   <si>
     <t>Chronic Chest and Peritoneal Drainage - 2026</t>
   </si>
   <si>
     <t>Thermometers - 2026</t>
   </si>
   <si>
     <t>Wound Drainage - 2026</t>
   </si>
   <si>
-    <t>OR Sponges and Towels - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>OR Turnover Kits - 2026</t>
   </si>
   <si>
     <t>Supraglottic Airways - 2026</t>
   </si>
   <si>
     <t>Surgical Skin Prep - CHG - 2026</t>
   </si>
   <si>
-    <t>Durable Medical Equipment (DME) - 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>PCSK9 Inhibitors - 2026</t>
   </si>
   <si>
     <t>Minor Procedure Trays - Standard - 2026</t>
   </si>
   <si>
     <t>Drug Information and Decision Support Services - 2025</t>
   </si>
   <si>
     <t>Anti-Embolism Stockings - 2027</t>
   </si>
   <si>
     <t>Alcohol Prep Pads - 2026</t>
   </si>
   <si>
     <t>Tracheostomy Tubes - 2026</t>
   </si>
   <si>
     <t>Contrast Media - CT - 2026</t>
   </si>
   <si>
     <t>Contrast Media - MR - 2026</t>
   </si>
   <si>
     <t>Reusable Surgical Handheld Instruments - Instruments - 2026</t>
@@ -558,53 +540,50 @@
     <t>Reusable Surgical Handheld Instruments - Sterile Containers - 2026</t>
   </si>
   <si>
     <t>Ultrasound Contrast Media - 2026</t>
   </si>
   <si>
     <t>Phlebotomy 2026</t>
   </si>
   <si>
     <t>Total Joint Implants - Hips and Knees - 2026</t>
   </si>
   <si>
     <t>Total Joint Implants - Shoulders - 2026</t>
   </si>
   <si>
     <t>Hemostasis - Active - 2026</t>
   </si>
   <si>
     <t>Hemostasis - Passive - 2026</t>
   </si>
   <si>
     <t>Personal Protective Equipment - Ortho - 2026</t>
   </si>
   <si>
     <t>Pneumatic Tourniquet Systems - 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vasopressin - RTU - 2026</t>
   </si>
   <si>
     <t>Video Laryngoscopes - 2026</t>
   </si>
   <si>
     <t>Disposable Manual Resuscitators - 2026</t>
   </si>
   <si>
     <t>Surgical Nonwovens - 2026</t>
   </si>
   <si>
     <t>Infusion Therapy Kits - 2026</t>
   </si>
   <si>
     <t>Vascular Access Products - Dialysis Catheters - 2026</t>
   </si>
   <si>
     <t>Office Products - 2027</t>
   </si>
   <si>
     <t>Skeletal Muscle Relaxant (Ryanodex) - 2026</t>
   </si>
   <si>
     <t>Reverse Pharmacy Distribution - 2026</t>
   </si>
@@ -686,73 +665,70 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF696969"/>
       </left>
       <right style="thin">
         <color rgb="FF696969"/>
       </right>
       <top style="thin">
         <color rgb="FF696969"/>
       </top>
       <bottom style="thin">
         <color rgb="FF696969"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="007BAFD4"/>
       <rgbColor rgb="00696969"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="009CD020"/>
       <rgbColor rgb="00FF4E00"/>
       <rgbColor rgb="007F5EBA"/>
       <rgbColor rgb="00D3D3D3"/>
@@ -1137,3152 +1113,2994 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:H243"/>
+  <dimension ref="B1:H183"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C16" sqref="C16"/>
+      <pane ySplit="5" topLeftCell="A49" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G3" sqref="G1:G1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.140625" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" customWidth="1"/>
-    <col min="3" max="3" width="43.5703125" customWidth="1"/>
+    <col min="3" max="3" width="34.28515625" customWidth="1"/>
     <col min="4" max="7" width="13.7109375" customWidth="1"/>
     <col min="8" max="8" width="255" customWidth="1"/>
     <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="1"/>
-[...5 lines deleted...]
-      <c r="H1" s="1"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
     </row>
     <row r="2" spans="2:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="2" t="s">
+      <c r="B2" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="1"/>
-[...4 lines deleted...]
-      <c r="H2" s="1"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
     </row>
     <row r="3" spans="2:8" ht="0.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="3" t="s">
+      <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="1"/>
-[...4 lines deleted...]
-      <c r="H4" s="1"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
     </row>
     <row r="5" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="4" t="s">
+      <c r="B5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="1"/>
-[...4 lines deleted...]
-      <c r="H5" s="1"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
     </row>
     <row r="6" spans="2:8" ht="6.4" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="7" spans="2:8" s="6" customFormat="1" ht="51" x14ac:dyDescent="0.25">
-      <c r="B7" s="5" t="s">
+    <row r="7" spans="2:8" ht="51" x14ac:dyDescent="0.25">
+      <c r="B7" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C7" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="D7" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="E7" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="F7" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C8" s="7" t="s">
+    <row r="8" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B8" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="7"/>
-[...7 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+    </row>
+    <row r="9" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D9" s="7"/>
-[...4 lines deleted...]
-      <c r="B10" s="7" t="s">
+      <c r="C9" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...7 lines deleted...]
-      <c r="B11" s="7" t="s">
+      <c r="D9" s="3">
+        <v>46752</v>
+      </c>
+      <c r="E9" s="2"/>
+      <c r="F9" s="3">
+        <v>46672</v>
+      </c>
+    </row>
+    <row r="10" spans="2:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="7" t="s">
+      <c r="D10" s="3">
+        <v>46752</v>
+      </c>
+      <c r="E10" s="2"/>
+      <c r="F10" s="3">
+        <v>46672</v>
+      </c>
+    </row>
+    <row r="11" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D11" s="8">
+      <c r="D11" s="3">
         <v>46752</v>
       </c>
-      <c r="E11" s="7"/>
-      <c r="F11" s="8">
+      <c r="E11" s="2"/>
+      <c r="F11" s="3">
         <v>46672</v>
       </c>
     </row>
-    <row r="12" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C12" s="7" t="s">
+    <row r="12" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B12" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="8">
+      <c r="D12" s="3">
         <v>46752</v>
       </c>
-      <c r="E12" s="7"/>
-      <c r="F12" s="8">
+      <c r="E12" s="2"/>
+      <c r="F12" s="3">
         <v>46672</v>
       </c>
     </row>
-    <row r="13" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C13" s="7" t="s">
+    <row r="13" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B13" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="8">
+      <c r="D13" s="3">
         <v>46752</v>
       </c>
-      <c r="E13" s="7"/>
-      <c r="F13" s="8">
+      <c r="E13" s="2"/>
+      <c r="F13" s="3">
         <v>46672</v>
       </c>
     </row>
-    <row r="14" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C14" s="7" t="s">
+    <row r="14" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B14" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="D14" s="8">
+      <c r="C14" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="3">
         <v>46752</v>
       </c>
-      <c r="E14" s="7"/>
-[...11 lines deleted...]
-      <c r="D15" s="8">
+      <c r="E14" s="2"/>
+      <c r="F14" s="3">
+        <v>46658</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B15" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="3">
         <v>46752</v>
       </c>
-      <c r="E15" s="7"/>
-[...8 lines deleted...]
-      <c r="C16" s="7" t="s">
+      <c r="E15" s="2"/>
+      <c r="F15" s="3">
+        <v>46658</v>
+      </c>
+    </row>
+    <row r="16" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B16" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D16" s="8">
+      <c r="D16" s="3">
         <v>46752</v>
       </c>
-      <c r="E16" s="7"/>
-      <c r="F16" s="8">
+      <c r="E16" s="2"/>
+      <c r="F16" s="3">
         <v>46658</v>
       </c>
     </row>
-    <row r="17" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C17" s="7" t="s">
+    <row r="17" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="D17" s="8">
+      <c r="D17" s="3">
+        <v>46674.083333333299</v>
+      </c>
+      <c r="E17" s="2"/>
+      <c r="F17" s="3">
+        <v>46595</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="3">
+        <v>46660</v>
+      </c>
+      <c r="E18" s="2"/>
+      <c r="F18" s="3">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="19" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B19" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" s="3">
+        <v>46660</v>
+      </c>
+      <c r="E19" s="2"/>
+      <c r="F19" s="3">
+        <v>46567</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B20" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="3">
+        <v>46660</v>
+      </c>
+      <c r="E20" s="2"/>
+      <c r="F20" s="3">
+        <v>46567</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B21" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="3">
+        <v>46603</v>
+      </c>
+      <c r="E21" s="2"/>
+      <c r="F21" s="3">
+        <v>46532</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B22" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D22" s="3">
+        <v>46629</v>
+      </c>
+      <c r="E22" s="2"/>
+      <c r="F22" s="3">
+        <v>46532</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B23" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="3">
+        <v>46568.083333333299</v>
+      </c>
+      <c r="E23" s="2"/>
+      <c r="F23" s="3">
+        <v>46504</v>
+      </c>
+    </row>
+    <row r="24" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B24" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="3">
+        <v>46599</v>
+      </c>
+      <c r="E24" s="2"/>
+      <c r="F24" s="3">
+        <v>46504</v>
+      </c>
+    </row>
+    <row r="25" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B25" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E25" s="2"/>
+      <c r="F25" s="3">
+        <v>46441</v>
+      </c>
+    </row>
+    <row r="26" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B26" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="27" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B27" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D27" s="3">
+        <v>46419.083333333299</v>
+      </c>
+      <c r="E27" s="2"/>
+      <c r="F27" s="3">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="28" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B28" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D28" s="3">
+        <v>46173</v>
+      </c>
+      <c r="E28" s="2"/>
+      <c r="F28" s="3">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="29" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B29" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="3">
+        <v>46965</v>
+      </c>
+      <c r="E29" s="2"/>
+      <c r="F29" s="3">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="30" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B30" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30" s="3">
+        <v>46477.083333333299</v>
+      </c>
+      <c r="E30" s="2"/>
+      <c r="F30" s="3">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="31" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B31" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31" s="3">
+        <v>46387.083333333299</v>
+      </c>
+      <c r="E31" s="2"/>
+      <c r="F31" s="3">
+        <v>46322</v>
+      </c>
+    </row>
+    <row r="32" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B32" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="3">
+        <v>46418</v>
+      </c>
+      <c r="E32" s="2"/>
+      <c r="F32" s="3">
+        <v>46322</v>
+      </c>
+    </row>
+    <row r="33" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B33" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33" s="3">
+        <v>46356</v>
+      </c>
+      <c r="E33" s="2"/>
+      <c r="F33" s="3">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="34" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B34" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E34" s="2"/>
+      <c r="F34" s="3">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="35" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B35" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E35" s="2"/>
+      <c r="F35" s="3">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="36" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B36" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36" s="3">
+        <v>46327.041666666701</v>
+      </c>
+      <c r="E36" s="2"/>
+      <c r="F36" s="3">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="37" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B37" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="3">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="38" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B38" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E38" s="2"/>
+      <c r="F38" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="39" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B39" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E39" s="2"/>
+      <c r="F39" s="3">
+        <v>46168</v>
+      </c>
+    </row>
+    <row r="40" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B40" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D40" s="3">
+        <v>46721</v>
+      </c>
+      <c r="E40" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F40" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="41" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B41" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="3">
+        <v>46721</v>
+      </c>
+      <c r="E41" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F41" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="42" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B42" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D42" s="3">
         <v>46752</v>
       </c>
-      <c r="E17" s="7"/>
-[...11 lines deleted...]
-      <c r="D18" s="8">
+      <c r="E42" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F42" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="43" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B43" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D43" s="3">
         <v>46752</v>
       </c>
-      <c r="E18" s="7"/>
-[...26 lines deleted...]
-      <c r="D20" s="8">
+      <c r="E43" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F43" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="44" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B44" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D44" s="3">
+        <v>46721</v>
+      </c>
+      <c r="E44" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F44" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="45" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B45" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D45" s="3">
+        <v>46721</v>
+      </c>
+      <c r="E45" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F45" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="46" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B46" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D46" s="3">
+        <v>46721</v>
+      </c>
+      <c r="E46" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F46" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="47" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B47" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D47" s="3">
+        <v>46721</v>
+      </c>
+      <c r="E47" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F47" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="48" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B48" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D48" s="3">
+        <v>46721</v>
+      </c>
+      <c r="E48" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F48" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="49" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B49" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="D49" s="3">
+        <v>46691</v>
+      </c>
+      <c r="E49" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F49" s="3">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="50" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B50" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D50" s="3">
+        <v>46691</v>
+      </c>
+      <c r="E50" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F50" s="3">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="51" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B51" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" s="3">
+        <v>46691</v>
+      </c>
+      <c r="E51" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F51" s="3">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="52" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B52" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" s="3">
+        <v>46691</v>
+      </c>
+      <c r="E52" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F52" s="3">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="53" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B53" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D53" s="3">
+        <v>46691</v>
+      </c>
+      <c r="E53" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F53" s="3">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="54" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B54" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D54" s="3">
+        <v>46691</v>
+      </c>
+      <c r="E54" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F54" s="3">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="55" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B55" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D55" s="3">
+        <v>46691</v>
+      </c>
+      <c r="E55" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F55" s="3">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="56" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B56" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D56" s="3">
         <v>46660</v>
       </c>
-      <c r="E20" s="7"/>
-      <c r="F20" s="8">
+      <c r="E56" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F56" s="3">
         <v>46581</v>
       </c>
     </row>
-    <row r="21" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D21" s="8">
+    <row r="57" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B57" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D57" s="3">
         <v>46660</v>
       </c>
-      <c r="E21" s="7"/>
-[...11 lines deleted...]
-      <c r="D22" s="8">
+      <c r="E57" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F57" s="3">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="58" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B58" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D58" s="3">
         <v>46660</v>
       </c>
-      <c r="E22" s="7"/>
-[...56 lines deleted...]
-      <c r="D26" s="8">
+      <c r="E58" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F58" s="3">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="59" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B59" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D59" s="3">
+        <v>46660</v>
+      </c>
+      <c r="E59" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F59" s="3">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="60" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B60" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D60" s="3">
+        <v>46660</v>
+      </c>
+      <c r="E60" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F60" s="3">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="61" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B61" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="D61" s="3">
+        <v>46660</v>
+      </c>
+      <c r="E61" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F61" s="3">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="62" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B62" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D62" s="2"/>
+      <c r="E62" s="3">
+        <v>46126</v>
+      </c>
+      <c r="F62" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="63" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B63" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D63" s="2"/>
+      <c r="E63" s="3">
+        <v>46091</v>
+      </c>
+      <c r="F63" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="64" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B64" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D64" s="3">
+        <v>46630</v>
+      </c>
+      <c r="E64" s="3">
+        <v>46000</v>
+      </c>
+      <c r="F64" s="3">
+        <v>46546</v>
+      </c>
+    </row>
+    <row r="65" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B65" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D65" s="3">
+        <v>46630</v>
+      </c>
+      <c r="E65" s="3">
+        <v>46000</v>
+      </c>
+      <c r="F65" s="3">
+        <v>46546</v>
+      </c>
+    </row>
+    <row r="66" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B66" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D66" s="3">
+        <v>46630</v>
+      </c>
+      <c r="E66" s="3">
+        <v>46000</v>
+      </c>
+      <c r="F66" s="3">
+        <v>46546</v>
+      </c>
+    </row>
+    <row r="67" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B67" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D67" s="3">
         <v>46599</v>
       </c>
-      <c r="E26" s="7"/>
-[...11 lines deleted...]
-      <c r="D27" s="8">
+      <c r="E67" s="3">
+        <v>46000</v>
+      </c>
+      <c r="F67" s="3">
+        <v>46518</v>
+      </c>
+    </row>
+    <row r="68" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B68" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D68" s="3">
+        <v>46599</v>
+      </c>
+      <c r="E68" s="3">
+        <v>46000</v>
+      </c>
+      <c r="F68" s="3">
+        <v>46518</v>
+      </c>
+    </row>
+    <row r="69" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B69" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D69" s="3">
+        <v>46599</v>
+      </c>
+      <c r="E69" s="3">
+        <v>46000</v>
+      </c>
+      <c r="F69" s="3">
+        <v>46518</v>
+      </c>
+    </row>
+    <row r="70" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B70" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D70" s="3">
+        <v>46568</v>
+      </c>
+      <c r="E70" s="3">
+        <v>46000</v>
+      </c>
+      <c r="F70" s="3">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="71" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B71" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D71" s="3">
+        <v>46568</v>
+      </c>
+      <c r="E71" s="3">
+        <v>46000</v>
+      </c>
+      <c r="F71" s="3">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="72" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B72" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D72" s="3">
+        <v>46568</v>
+      </c>
+      <c r="E72" s="3">
+        <v>46000</v>
+      </c>
+      <c r="F72" s="3">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="73" spans="2:6" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B73" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D73" s="3">
+        <v>46568</v>
+      </c>
+      <c r="E73" s="3">
+        <v>46000</v>
+      </c>
+      <c r="F73" s="3">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="74" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B74" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D74" s="3">
+        <v>46568</v>
+      </c>
+      <c r="E74" s="3">
+        <v>46000</v>
+      </c>
+      <c r="F74" s="3">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="75" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B75" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D75" s="3">
+        <v>46568</v>
+      </c>
+      <c r="E75" s="3">
+        <v>46000</v>
+      </c>
+      <c r="F75" s="3">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="76" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B76" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D76" s="3">
+        <v>46552</v>
+      </c>
+      <c r="E76" s="3">
+        <v>46000</v>
+      </c>
+      <c r="F76" s="3">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="77" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B77" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D77" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E77" s="3">
+        <v>46000</v>
+      </c>
+      <c r="F77" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="78" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B78" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D78" s="3">
+        <v>46538</v>
+      </c>
+      <c r="E78" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F78" s="3">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="79" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B79" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D79" s="3">
+        <v>46538</v>
+      </c>
+      <c r="E79" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F79" s="3">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="80" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B80" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D80" s="3">
+        <v>46538</v>
+      </c>
+      <c r="E80" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F80" s="3">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="81" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B81" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D81" s="3">
+        <v>46538</v>
+      </c>
+      <c r="E81" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F81" s="3">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="82" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B82" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D82" s="3">
+        <v>46538</v>
+      </c>
+      <c r="E82" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F82" s="3">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="83" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B83" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D83" s="3">
         <v>46507</v>
       </c>
-      <c r="E27" s="7"/>
-[...13 lines deleted...]
-      <c r="F28" s="8">
+      <c r="E83" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F83" s="3">
         <v>46427</v>
       </c>
     </row>
-    <row r="29" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="F29" s="8">
+    <row r="84" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B84" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D84" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E84" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F84" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="85" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B85" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D85" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E85" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F85" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="86" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B86" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D86" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E86" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F86" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="87" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B87" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D87" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E87" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F87" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="88" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B88" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D88" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E88" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F88" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="89" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B89" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="D89" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E89" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F89" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="90" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B90" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D90" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E90" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F90" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="91" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B91" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D91" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E91" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F91" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="92" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B92" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D92" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E92" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F92" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="93" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B93" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D93" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E93" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F93" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="94" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B94" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D94" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E94" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F94" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="95" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B95" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D95" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E95" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F95" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="96" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B96" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D96" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E96" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F96" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="97" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B97" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D97" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E97" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F97" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="98" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B98" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D98" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E98" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F98" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="99" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B99" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D99" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E99" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F99" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="100" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B100" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D100" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E100" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F100" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="101" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B101" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D101" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E101" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F101" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="102" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B102" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D102" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E102" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F102" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="103" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B103" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D103" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E103" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F103" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="104" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B104" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D104" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E104" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F104" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="105" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B105" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D105" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E105" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F105" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="106" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B106" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D106" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E106" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F106" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="107" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B107" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D107" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E107" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F107" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="108" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B108" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D108" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E108" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F108" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="109" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B109" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D109" s="2"/>
+      <c r="E109" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F109" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="110" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B110" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D110" s="2"/>
+      <c r="E110" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F110" s="3">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="111" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B111" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D111" s="2"/>
+      <c r="E111" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F111" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="112" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B112" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D112" s="2"/>
+      <c r="E112" s="3">
+        <v>45853</v>
+      </c>
+      <c r="F112" s="3">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="113" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B113" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D113" s="2"/>
+      <c r="E113" s="3">
+        <v>45853</v>
+      </c>
+      <c r="F113" s="3">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="114" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B114" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D114" s="2"/>
+      <c r="E114" s="3">
+        <v>45853</v>
+      </c>
+      <c r="F114" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="115" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B115" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D115" s="2"/>
+      <c r="E115" s="3">
+        <v>45853</v>
+      </c>
+      <c r="F115" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="116" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B116" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D116" s="2"/>
+      <c r="E116" s="3">
+        <v>45853</v>
+      </c>
+      <c r="F116" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="117" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B117" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D117" s="2"/>
+      <c r="E117" s="3">
+        <v>45853</v>
+      </c>
+      <c r="F117" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="118" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B118" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D118" s="3">
+        <v>46446</v>
+      </c>
+      <c r="E118" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F118" s="3">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="119" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B119" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D119" s="3">
+        <v>46446</v>
+      </c>
+      <c r="E119" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F119" s="3">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="120" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B120" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D120" s="3">
+        <v>46446</v>
+      </c>
+      <c r="E120" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F120" s="3">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="121" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B121" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D121" s="3">
+        <v>46418</v>
+      </c>
+      <c r="E121" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F121" s="3">
+        <v>46336</v>
+      </c>
+    </row>
+    <row r="122" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B122" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D122" s="3">
+        <v>46418</v>
+      </c>
+      <c r="E122" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F122" s="3">
+        <v>46336</v>
+      </c>
+    </row>
+    <row r="123" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B123" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="D123" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E123" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F123" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="124" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B124" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D124" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E124" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F124" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="125" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B125" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D125" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E125" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F125" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="126" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B126" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D126" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E126" s="3">
+        <v>45846</v>
+      </c>
+      <c r="F126" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="127" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B127" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D127" s="2"/>
+      <c r="E127" s="3">
+        <v>45756</v>
+      </c>
+      <c r="F127" s="3">
+        <v>46413</v>
+      </c>
+    </row>
+    <row r="128" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B128" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D128" s="2"/>
+      <c r="E128" s="3">
+        <v>45756</v>
+      </c>
+      <c r="F128" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="129" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B129" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D129" s="3">
+        <v>46356</v>
+      </c>
+      <c r="E129" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F129" s="3">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="130" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B130" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D130" s="3">
+        <v>46265</v>
+      </c>
+      <c r="E130" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F130" s="3">
+        <v>46546</v>
+      </c>
+    </row>
+    <row r="131" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B131" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D131" s="3">
+        <v>46265</v>
+      </c>
+      <c r="E131" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F131" s="3">
+        <v>46546</v>
+      </c>
+    </row>
+    <row r="132" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B132" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="D132" s="3">
+        <v>46538</v>
+      </c>
+      <c r="E132" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F132" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="133" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B133" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D133" s="3">
+        <v>46356</v>
+      </c>
+      <c r="E133" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F133" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="134" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B134" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D134" s="3">
+        <v>46356</v>
+      </c>
+      <c r="E134" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F134" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="135" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B135" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D135" s="3">
+        <v>46356</v>
+      </c>
+      <c r="E135" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F135" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="136" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B136" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D136" s="3">
+        <v>46326</v>
+      </c>
+      <c r="E136" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F136" s="3">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="137" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B137" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="D137" s="3">
+        <v>46326</v>
+      </c>
+      <c r="E137" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F137" s="3">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="138" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B138" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D138" s="3">
+        <v>46309</v>
+      </c>
+      <c r="E138" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F138" s="3">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="139" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B139" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D139" s="3">
+        <v>46309</v>
+      </c>
+      <c r="E139" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F139" s="3">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="140" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B140" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D140" s="3">
+        <v>46309</v>
+      </c>
+      <c r="E140" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F140" s="3">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="141" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B141" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D141" s="3">
+        <v>46326</v>
+      </c>
+      <c r="E141" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F141" s="3">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="142" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B142" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="D142" s="2"/>
+      <c r="E142" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F142" s="3">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="143" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B143" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D143" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E143" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F143" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="144" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B144" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D144" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E144" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F144" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="145" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B145" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D145" s="3">
+        <v>46326</v>
+      </c>
+      <c r="E145" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F145" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="146" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B146" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D146" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E146" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F146" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="147" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B147" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="D147" s="3">
+        <v>46265</v>
+      </c>
+      <c r="E147" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F147" s="3">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="148" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B148" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D148" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E148" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F148" s="3">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="149" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B149" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D149" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E149" s="3">
+        <v>45755</v>
+      </c>
+      <c r="F149" s="3">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="150" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B150" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D150" s="2"/>
+      <c r="E150" s="3">
+        <v>45741</v>
+      </c>
+      <c r="F150" s="3">
+        <v>46168</v>
+      </c>
+    </row>
+    <row r="151" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B151" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D151" s="2"/>
+      <c r="E151" s="3">
+        <v>45699</v>
+      </c>
+      <c r="F151" s="3">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="152" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B152" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D152" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E152" s="3">
+        <v>45685</v>
+      </c>
+      <c r="F152" s="3">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="153" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B153" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D153" s="3">
+        <v>46538</v>
+      </c>
+      <c r="E153" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F153" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="154" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B154" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D154" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E154" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F154" s="3">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="155" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B155" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D155" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E155" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F155" s="3">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="156" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B156" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="D156" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E156" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F156" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="157" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B157" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D157" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E157" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F157" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="158" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B158" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D158" s="3">
+        <v>46388</v>
+      </c>
+      <c r="E158" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F158" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="159" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B159" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D159" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E159" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F159" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="160" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B160" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D160" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E160" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F160" s="3">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="161" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B161" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D161" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E161" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F161" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="162" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B162" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D162" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E162" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F162" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="163" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B163" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D163" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E163" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F163" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="164" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B164" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D164" s="3">
+        <v>46265.958333333299</v>
+      </c>
+      <c r="E164" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F164" s="3">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="165" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B165" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D165" s="3">
+        <v>46265.958333333299</v>
+      </c>
+      <c r="E165" s="3">
+        <v>45636</v>
+      </c>
+      <c r="F165" s="3">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="166" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B166" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D166" s="2"/>
+      <c r="E166" s="3">
+        <v>45608</v>
+      </c>
+      <c r="F166" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="167" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B167" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="D167" s="2"/>
+      <c r="E167" s="3">
+        <v>45608</v>
+      </c>
+      <c r="F167" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="168" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B168" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="D168" s="2"/>
+      <c r="E168" s="3">
+        <v>45580</v>
+      </c>
+      <c r="F168" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="169" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B169" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D169" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E169" s="3">
+        <v>45573</v>
+      </c>
+      <c r="F169" s="3">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="170" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B170" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D170" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E170" s="3">
+        <v>45573</v>
+      </c>
+      <c r="F170" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="171" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B171" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D171" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E171" s="3">
+        <v>45482</v>
+      </c>
+      <c r="F171" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="172" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B172" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D172" s="3">
+        <v>46326</v>
+      </c>
+      <c r="E172" s="3">
+        <v>45482</v>
+      </c>
+      <c r="F172" s="3">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="173" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B173" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D173" s="3">
+        <v>46630</v>
+      </c>
+      <c r="E173" s="3">
+        <v>45391</v>
+      </c>
+      <c r="F173" s="3">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="174" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B174" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="D174" s="3">
+        <v>46294.958333333299</v>
+      </c>
+      <c r="E174" s="3">
+        <v>45286</v>
+      </c>
+      <c r="F174" s="3">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="175" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B175" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="D175" s="3">
+        <v>46203</v>
+      </c>
+      <c r="E175" s="3">
+        <v>45286</v>
+      </c>
+      <c r="F175" s="3">
+        <v>46140</v>
+      </c>
+    </row>
+    <row r="176" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B176" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="D176" s="3">
+        <v>46142</v>
+      </c>
+      <c r="E176" s="3">
+        <v>45286</v>
+      </c>
+      <c r="F176" s="3">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="177" spans="2:6" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B177" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="D177" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E177" s="3">
+        <v>45223</v>
+      </c>
+      <c r="F177" s="3">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="178" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B178" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D178" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E178" s="3">
+        <v>45152</v>
+      </c>
+      <c r="F178" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="179" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B179" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D179" s="3">
+        <v>46934</v>
+      </c>
+      <c r="E179" s="3">
+        <v>44844</v>
+      </c>
+      <c r="F179" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="180" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B180" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="D180" s="3">
+        <v>46418</v>
+      </c>
+      <c r="E180" s="3">
+        <v>44713</v>
+      </c>
+      <c r="F180" s="3">
         <v>46350</v>
       </c>
     </row>
-    <row r="30" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-      <c r="D33" s="8">
+    <row r="181" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B181" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="D181" s="3">
         <v>46387.083333333299</v>
       </c>
-      <c r="E33" s="7"/>
-      <c r="F33" s="8">
+      <c r="E181" s="3">
+        <v>44713</v>
+      </c>
+      <c r="F181" s="3">
         <v>46322</v>
       </c>
     </row>
-    <row r="34" spans="2:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
-[...2461 lines deleted...]
-      <c r="C182" s="7" t="s">
+    <row r="182" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B182" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C182" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="D182" s="8">
-[...87 lines deleted...]
-      <c r="E187" s="8">
+      <c r="D182" s="3">
+        <v>46203.083333333299</v>
+      </c>
+      <c r="E182" s="3">
         <v>44713</v>
       </c>
-      <c r="F187" s="8">
-[...90 lines deleted...]
-    <row r="243" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="F182" s="3">
+        <v>46175</v>
+      </c>
+    </row>
+    <row r="183" spans="2:6" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B5:H5"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>