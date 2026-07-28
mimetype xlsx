--- v7 (2026-05-30)
+++ v8 (2026-07-28)
@@ -1,276 +1,345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vizientinc-my.sharepoint.com/personal/sara_holmgren_vizientinc_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="7" documentId="11_A42AED9ECE4A331BB5FB2BEE2175F6312CF69B69" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{455B43D2-3B19-4685-8AD4-84FA60FC7537}"/>
+  <xr:revisionPtr revIDLastSave="7" documentId="11_A4AA6A93261EB2B1DB8F16A2E070B9BDEAC5D8CB" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EAD45DC1-9498-4719-857C-C545348611BB}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="780" windowWidth="21600" windowHeight="12510" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="52485" yWindow="420" windowWidth="21195" windowHeight="19395" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Bid Calendar &amp; In Process" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Bid Calendar &amp; In Process'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="199">
   <si>
     <t>Bid Calendar &amp; In Process</t>
   </si>
   <si>
     <t>Prepared for Captis</t>
   </si>
   <si>
     <t>2026 - Confidential | Captis Membership Only | Not for external distribution</t>
   </si>
   <si>
     <t>Spend Category</t>
   </si>
   <si>
     <t>Initiative Name</t>
   </si>
   <si>
     <t>Current Contract End Date</t>
   </si>
   <si>
     <t>Bid Calendar Approval Date</t>
   </si>
   <si>
     <t>New Contract Approval Date - Estimated</t>
   </si>
   <si>
+    <t>Pharmacy</t>
+  </si>
+  <si>
+    <t>Epoprostenol 2026</t>
+  </si>
+  <si>
+    <t>Gonadotropin Releasing Hormone Agonists (LHRH) - 2026</t>
+  </si>
+  <si>
+    <t>Hemostatic Agent 2027</t>
+  </si>
+  <si>
+    <t>Pharmacy - Compounding 2027</t>
+  </si>
+  <si>
+    <t>Tocilizumab 2027</t>
+  </si>
+  <si>
+    <t>SGLT2 Inhibitors 2027</t>
+  </si>
+  <si>
+    <t>Eculizumab 2027</t>
+  </si>
+  <si>
+    <t>Injectable Calcium Channel Blocker 2027</t>
+  </si>
+  <si>
+    <t>Crotalidae Antivenin 2027</t>
+  </si>
+  <si>
+    <t>Short Acting Granulocyte-Colony Stimulating Factor (GCSF) 2027</t>
+  </si>
+  <si>
+    <t>Cold Chain and Ambient Packaging 2027</t>
+  </si>
+  <si>
+    <t>Influenza Vaccine 2027</t>
+  </si>
+  <si>
+    <t>Bevacizumab - 2027</t>
+  </si>
+  <si>
+    <t>Trastuzumab - 2027</t>
+  </si>
+  <si>
+    <t>4-Factor PCC 2027</t>
+  </si>
+  <si>
+    <t>Bendamustine 2027</t>
+  </si>
+  <si>
+    <t>Rituximab 2027</t>
+  </si>
+  <si>
+    <t>IV Insulin - Ready-to-Use (RTU) - 2026</t>
+  </si>
+  <si>
+    <t>Long-Acting Granulocyte-Colony Stimulating Factor - Pegfilgrastim - Pre-filled Syringe - 2027</t>
+  </si>
+  <si>
+    <t>RhoD Immune Globulin 2027</t>
+  </si>
+  <si>
+    <t>Adalimumab 2026</t>
+  </si>
+  <si>
+    <t>IVIG, ALBUMIN, and PCC 2026</t>
+  </si>
+  <si>
+    <t>Rabies Immunoglobulin 2026</t>
+  </si>
+  <si>
+    <t>Medical Devices</t>
+  </si>
+  <si>
+    <t>Neuromodulation - TPNS - 2026</t>
+  </si>
+  <si>
+    <t>Fifth-Generation Cephalosporin 2026</t>
+  </si>
+  <si>
+    <t>Additional Products</t>
+  </si>
+  <si>
+    <t>Bariatric and Therapeutic Beds and Support Surfaces Rental - 2028</t>
+  </si>
+  <si>
     <t>Clinical Preference</t>
   </si>
   <si>
-    <t>Point of Care Testing - 2024</t>
+    <t>Convective Air Warming - 2028</t>
+  </si>
+  <si>
+    <t>Diagnostic Procedure Trays - 2028</t>
+  </si>
+  <si>
+    <t>Endomechanicals - 2028</t>
+  </si>
+  <si>
+    <t>Equipment Rental and Management Services - 2028</t>
+  </si>
+  <si>
+    <t>Interventional Urology Products - Accessories - 2028</t>
+  </si>
+  <si>
+    <t>Interventional Urology Products - Laser Fibers - 2028</t>
+  </si>
+  <si>
+    <t>Neurosurgical - CSF Shunts, Catheters and Access Kits - 2028</t>
+  </si>
+  <si>
+    <t>Neurosurgical - Dural Grafts and Disposable Bipolar Forceps - 2028</t>
+  </si>
+  <si>
+    <t>Neurosurgical - Ultrasonic Aspiration - 2028</t>
+  </si>
+  <si>
+    <t>Non-Acute Distribution - 2028</t>
+  </si>
+  <si>
+    <t>Radiopharmaceutical Distribution - High Energy - 2028</t>
+  </si>
+  <si>
+    <t>Radiopharmaceutical Distribution - Low Energy - 2028</t>
+  </si>
+  <si>
+    <t>Suture - 2028</t>
+  </si>
+  <si>
+    <t>Topical Skin Adhesives - 2028</t>
+  </si>
+  <si>
+    <t>Trocars - 2028</t>
+  </si>
+  <si>
+    <t>Vascular Closure Devices - 2028</t>
   </si>
   <si>
     <t>Commodity</t>
   </si>
   <si>
-    <t>Disposable OR Accessories 2027</t>
-[...29 lines deleted...]
-    <t>SGLT2 Inhibitors 2027</t>
+    <t>Exam Room Paper Products - 2028</t>
+  </si>
+  <si>
+    <t>Long-Acting Granulocyte-Colony Stimulating Factor - 2028</t>
+  </si>
+  <si>
+    <t>Oral Calcium Channel Blockers - 2028</t>
+  </si>
+  <si>
+    <t>Rabies Vaccine - 2028</t>
+  </si>
+  <si>
+    <t>Regional Anesthesia Trays and Needles - 2028</t>
+  </si>
+  <si>
+    <t>Heart Valves and Heart Valve Repairs - 2027</t>
+  </si>
+  <si>
+    <t>Laparoscopic Irrigation - 2027</t>
+  </si>
+  <si>
+    <t>Natalizumab - 2027</t>
+  </si>
+  <si>
+    <t>Reusable Textiles - 2027</t>
+  </si>
+  <si>
+    <t>Suction Canisters and Tubing - 2027</t>
+  </si>
+  <si>
+    <t>Biologic Wound Care - 2027</t>
+  </si>
+  <si>
+    <t>Hemodynamic Monitoring - 2027</t>
+  </si>
+  <si>
+    <t>Medical Device Reprocessing - Electrophysiology - 2027</t>
+  </si>
+  <si>
+    <t>Medical Device Reprocessing - Patient Care and Surgical Products - 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products - Accessories - 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products - Aspiration &amp; Retrievers - 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products - Coils - 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products - Liquid Embolics - 2027</t>
+  </si>
+  <si>
+    <t>Neuro Interventional Products - Stents &amp; Flow Diversion - 2027</t>
+  </si>
+  <si>
+    <t>Air-Assisted Transfer and Repositioning Devices - 2027</t>
+  </si>
+  <si>
+    <t>Cushions and Overlays - 2027</t>
+  </si>
+  <si>
+    <t>Disposable Bronchoscopes - 2027</t>
+  </si>
+  <si>
+    <t>Ophthalmic Products - 2027</t>
+  </si>
+  <si>
+    <t>Pressure Redistribution Products - 2027</t>
+  </si>
+  <si>
+    <t>Rapid Test Kits - 2027</t>
+  </si>
+  <si>
+    <t>Traditional Wound Care - 2027</t>
+  </si>
+  <si>
+    <t>Hearing Aids - 2027</t>
+  </si>
+  <si>
+    <t>Monitoring Electrodes - 2027</t>
   </si>
   <si>
     <t>Neuro Power Tools 2027</t>
   </si>
   <si>
-    <t>Eculizumab 2027</t>
-[...17 lines deleted...]
-    <t>Bevacizumab 2027</t>
+    <t>Oral Care - 2027</t>
+  </si>
+  <si>
+    <t>Robotic Instrument Repair and Reprocessing - 2027</t>
+  </si>
+  <si>
+    <t>Softgoods and Sports Bracing - 2027</t>
+  </si>
+  <si>
+    <t>Stethoscopes - 2027</t>
+  </si>
+  <si>
+    <t>Nasal Decolonization - 2027</t>
+  </si>
+  <si>
+    <t>Surgical Counting and Detection - 2026</t>
   </si>
   <si>
     <t>Automated External Defibrillators (AED)</t>
   </si>
   <si>
-    <t>4-Factor PCC 2027</t>
-[...109 lines deleted...]
-  <si>
     <t>Patient Skin Care - Fabric - 2027</t>
   </si>
   <si>
     <t>Patient Skin Care 2027</t>
   </si>
   <si>
     <t>Total Casting Systems - 2027</t>
   </si>
   <si>
     <t>Sanitary Paper - 2027</t>
   </si>
   <si>
     <t>Specialty Bags - 2027</t>
   </si>
   <si>
     <t>Waterless (Brushless) Surgical Hand Scrubs - 2027</t>
   </si>
   <si>
     <t>Biopsy Instruments and Needles - Bone Biopsy - 2027</t>
   </si>
   <si>
     <t>Biopsy Instruments and Needles - Breast Biopsy - 2027</t>
   </si>
   <si>
     <t>Biopsy Instruments and Needles - Soft Tissue Core Biopsy - 2027</t>
@@ -326,317 +395,281 @@
   <si>
     <t>Nasogastric Feeding Tubes - Neonatal - 2027</t>
   </si>
   <si>
     <t>Patient Cleansing Products - 2027</t>
   </si>
   <si>
     <t>Percutaneous Tubes - 2027</t>
   </si>
   <si>
     <t>Surgical Skin Prep - Iodine - 2027</t>
   </si>
   <si>
     <t>Transparent Dressings - 2027</t>
   </si>
   <si>
     <t>Basic Electrosurgery Products - 2027</t>
   </si>
   <si>
     <t>Disposable Patient Positioners - 2027</t>
   </si>
   <si>
     <t>Environmental Services Distribution - 2027</t>
   </si>
   <si>
+    <t>Motorized Localized Cold Therapy - 2027</t>
+  </si>
+  <si>
+    <t>Peripheral Vascular - Coils - 2027</t>
+  </si>
+  <si>
+    <t>Peripheral Vascular - Diagnostic Supplies - 2027</t>
+  </si>
+  <si>
+    <t>Peripheral Vascular - Drug Coated Balloons - 2027</t>
+  </si>
+  <si>
+    <t>Peripheral Vascular - Drug Eluting Stents - 2027</t>
+  </si>
+  <si>
+    <t>Peripheral Vascular - Interventional Supplies - 2027</t>
+  </si>
+  <si>
+    <t>Peripheral Vascular - IVC Filters - 2027</t>
+  </si>
+  <si>
+    <t>Peripheral Vascular - Specialty - 2027</t>
+  </si>
+  <si>
+    <t>Peripheral Vascular - Thrombectomy - 2027</t>
+  </si>
+  <si>
+    <t>Postoperative Pain Pumps PCA - 2027</t>
+  </si>
+  <si>
+    <t>Indirects</t>
+  </si>
+  <si>
+    <t>Cassettes and Cassette Printers - 2026</t>
+  </si>
+  <si>
     <t>Gynecological Ablation - 2027</t>
   </si>
   <si>
     <t>Gynecological Hysteroscopic Tissue Removal Products - 2027</t>
   </si>
   <si>
-    <t>Motorized Localized Cold Therapy - 2027</t>
-[...37 lines deleted...]
-  <si>
     <t>Glucose Meters - 2026</t>
   </si>
   <si>
     <t>Document Destruction - 2026</t>
   </si>
   <si>
+    <t>Freight Management - 2026</t>
+  </si>
+  <si>
     <t>Medical Waste Stream Management - 2026</t>
   </si>
   <si>
+    <t>Medical Gases - 2026</t>
+  </si>
+  <si>
     <t>Elevator and Escalator Maintenance - 2026</t>
   </si>
   <si>
-    <t>Freight Management - 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Pre-Employment Services - 2026</t>
   </si>
   <si>
     <t>Patient Footwear - 2027</t>
   </si>
   <si>
     <t>Smoke Evacuation - 2027</t>
   </si>
   <si>
     <t>Thermal Packs - 2027</t>
   </si>
   <si>
     <t>Casting and Splinting Products - 2027</t>
   </si>
   <si>
     <t>Diagnostic Procedure Trays - 2027</t>
   </si>
   <si>
     <t>Exam Gloves - 2026</t>
   </si>
   <si>
     <t>Feeding Pumps and Pump Sets - 2026</t>
   </si>
   <si>
     <t>Gastrointestinal Decompression Tubes - 2026</t>
   </si>
   <si>
     <t>Pneumatic Compression Devices - 2026</t>
   </si>
   <si>
     <t>IT Value-Added Resellers (VAR) - 2027</t>
   </si>
   <si>
     <t>Staffing Services - 2026</t>
   </si>
   <si>
     <t>Anesthesia Masks and Circuits - 2027</t>
   </si>
   <si>
     <t>OR Sponges and Towels - 2027</t>
   </si>
   <si>
     <t>Patient Care Plastics &amp; Steel Products - 2026</t>
   </si>
   <si>
+    <t>Adhesive Drapes - 2026</t>
+  </si>
+  <si>
     <t>Lab Distribution - 2026</t>
   </si>
   <si>
-    <t>Adhesive Drapes - 2026</t>
+    <t>Neuromodulation - Deep Brain Stimulation - 2026</t>
+  </si>
+  <si>
+    <t>Neuromodulation - Sacral Nerve Stimulation - 2026</t>
+  </si>
+  <si>
+    <t>Neuromodulation - Spinal Cord Stimulation - 2026</t>
   </si>
   <si>
     <t>Sterilization Pouches and Packages - 2026</t>
   </si>
   <si>
     <t>Sterilization Wraps - 2026</t>
   </si>
   <si>
     <t>Blood Pressure Cuffs - 2026</t>
   </si>
   <si>
     <t>Disposable Vaginal Speculums - 2026</t>
   </si>
   <si>
-    <t>Neuromodulation - Deep Brain Stimulation - 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>Otoscopes and Ophthalmoscopes - 2026</t>
   </si>
   <si>
     <t>Sphygmomanometers - 2026</t>
   </si>
   <si>
-    <t>ABG Kits - 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Thermometers - 2026</t>
   </si>
   <si>
-    <t>Wound Drainage - 2026</t>
-[...10 lines deleted...]
-  <si>
     <t>PCSK9 Inhibitors - 2026</t>
   </si>
   <si>
     <t>Minor Procedure Trays - Standard - 2026</t>
   </si>
   <si>
-    <t>Drug Information and Decision Support Services - 2025</t>
+    <t>Drug Information and Decision Support Services - 2026</t>
   </si>
   <si>
     <t>Anti-Embolism Stockings - 2027</t>
   </si>
   <si>
     <t>Alcohol Prep Pads - 2026</t>
   </si>
   <si>
-    <t>Tracheostomy Tubes - 2026</t>
+    <t>Tracheostomy Tubes - 2027</t>
   </si>
   <si>
     <t>Contrast Media - CT - 2026</t>
   </si>
   <si>
     <t>Contrast Media - MR - 2026</t>
   </si>
   <si>
     <t>Reusable Surgical Handheld Instruments - Instruments - 2026</t>
   </si>
   <si>
     <t>Reusable Surgical Handheld Instruments - Sterile Containers - 2026</t>
   </si>
   <si>
     <t>Ultrasound Contrast Media - 2026</t>
   </si>
   <si>
     <t>Phlebotomy 2026</t>
   </si>
   <si>
     <t>Total Joint Implants - Hips and Knees - 2026</t>
   </si>
   <si>
     <t>Total Joint Implants - Shoulders - 2026</t>
   </si>
   <si>
-    <t>Hemostasis - Active - 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Personal Protective Equipment - Ortho - 2026</t>
   </si>
   <si>
     <t>Pneumatic Tourniquet Systems - 2026</t>
   </si>
   <si>
     <t>Video Laryngoscopes - 2026</t>
   </si>
   <si>
     <t>Disposable Manual Resuscitators - 2026</t>
   </si>
   <si>
-    <t>Surgical Nonwovens - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Infusion Therapy Kits - 2026</t>
   </si>
   <si>
-    <t>Vascular Access Products - Dialysis Catheters - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Office Products - 2027</t>
   </si>
   <si>
+    <t>Reverse Pharmacy Distribution - 2026</t>
+  </si>
+  <si>
     <t>Skeletal Muscle Relaxant (Ryanodex) - 2026</t>
   </si>
   <si>
-    <t>Reverse Pharmacy Distribution - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Injectable Prefilled Syringes - 2026</t>
   </si>
   <si>
-    <t>Prefilled Syringes - Sodium Chloride | Sterile Water | 10% Calcium Chloride - 2025</t>
+    <t>Prefilled Syringes - Sodium Chloride | Sterile Water | 10% Calcium Chloride - 2026</t>
   </si>
   <si>
     <t>Housekeeping Chemicals - 2026</t>
   </si>
   <si>
     <t>Personal Protective Equipment - 2026</t>
   </si>
   <si>
-    <t>DSCSA Software - 2025</t>
-[...2 lines deleted...]
-    <t>IV Insulin - Ready-to-Use (RTU) - 2025</t>
+    <t>DSCSA Software - 2027</t>
   </si>
   <si>
     <t>Infliximab - 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="[$-10409]m/d/yyyy"/>
+    <numFmt numFmtId="164" formatCode="[$-10409]m/d/yyyy"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF7BAFD4"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF696969"/>
       <name val="Arial"/>
     </font>
@@ -673,51 +706,51 @@
         <color rgb="FF696969"/>
       </left>
       <right style="thin">
         <color rgb="FF696969"/>
       </right>
       <top style="thin">
         <color rgb="FF696969"/>
       </top>
       <bottom style="thin">
         <color rgb="FF696969"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
@@ -1113,2994 +1146,3195 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:H183"/>
+  <dimension ref="B1:H194"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A49" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G3" sqref="G1:G1048576"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="0.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="7" width="13.7109375" customWidth="1"/>
+    <col min="1" max="1" width="0.109375" customWidth="1"/>
+    <col min="2" max="2" width="20.5546875" customWidth="1"/>
+    <col min="3" max="3" width="34.33203125" customWidth="1"/>
+    <col min="4" max="7" width="13.6640625" customWidth="1"/>
     <col min="8" max="8" width="255" customWidth="1"/>
     <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:8" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
     </row>
-    <row r="2" spans="2:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
     </row>
-    <row r="3" spans="2:8" ht="0.95" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="4" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:8" ht="1.05" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
     </row>
-    <row r="5" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
     </row>
-    <row r="6" spans="2:8" ht="6.4" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="7" spans="2:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:8" ht="6.45" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="7" spans="2:8" ht="39.6" x14ac:dyDescent="0.3">
       <c r="B7" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="2:8" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="2"/>
+      <c r="D8" s="3">
+        <v>46295</v>
+      </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
     </row>
-    <row r="9" spans="2:8" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:8" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="D9" s="3">
+        <v>46965</v>
+      </c>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+    </row>
+    <row r="10" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>11</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D10" s="3">
         <v>46752</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="3">
-        <v>46672</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:8" x14ac:dyDescent="0.25">
+        <v>46658</v>
+      </c>
+    </row>
+    <row r="11" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D11" s="3">
         <v>46752</v>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="3">
-        <v>46672</v>
-[...2 lines deleted...]
-    <row r="12" spans="2:8" x14ac:dyDescent="0.25">
+        <v>46658</v>
+      </c>
+    </row>
+    <row r="12" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B12" s="2" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D12" s="3">
         <v>46752</v>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="3">
-        <v>46672</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:8" x14ac:dyDescent="0.25">
+        <v>46658</v>
+      </c>
+    </row>
+    <row r="13" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B13" s="2" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D13" s="3">
-        <v>46752</v>
+        <v>46674.083333333299</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="3">
-        <v>46672</v>
-[...2 lines deleted...]
-    <row r="14" spans="2:8" x14ac:dyDescent="0.25">
+        <v>46595</v>
+      </c>
+    </row>
+    <row r="14" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B14" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D14" s="3">
-        <v>46752</v>
+        <v>46660</v>
       </c>
       <c r="E14" s="2"/>
       <c r="F14" s="3">
-        <v>46658</v>
-[...2 lines deleted...]
-    <row r="15" spans="2:8" x14ac:dyDescent="0.25">
+        <v>46567</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B15" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D15" s="3">
-        <v>46752</v>
+        <v>46660</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="3">
-        <v>46658</v>
-[...2 lines deleted...]
-    <row r="16" spans="2:8" x14ac:dyDescent="0.25">
+        <v>46567</v>
+      </c>
+    </row>
+    <row r="16" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="3">
-        <v>46752</v>
+        <v>46603</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="3">
-        <v>46658</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46532</v>
+      </c>
+    </row>
+    <row r="17" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B17" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D17" s="3">
-        <v>46674.083333333299</v>
+        <v>46629</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="3">
-        <v>46595</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46532</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B18" s="2" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D18" s="3">
-        <v>46660</v>
+        <v>46568.083333333299</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="3">
-        <v>46581</v>
-[...2 lines deleted...]
-    <row r="19" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46504</v>
+      </c>
+    </row>
+    <row r="19" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B19" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D19" s="3">
-        <v>46660</v>
+        <v>46599</v>
       </c>
       <c r="E19" s="2"/>
       <c r="F19" s="3">
-        <v>46567</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46504</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B20" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D20" s="3">
-        <v>46660</v>
+        <v>46507</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="3">
-        <v>46567</v>
-[...2 lines deleted...]
-    <row r="21" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46413</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B21" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D21" s="3">
-        <v>46603</v>
+        <v>46477.083333333299</v>
       </c>
       <c r="E21" s="2"/>
       <c r="F21" s="3">
-        <v>46532</v>
-[...2 lines deleted...]
-    <row r="22" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46413</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B22" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D22" s="3">
-        <v>46629</v>
+        <v>47299</v>
       </c>
       <c r="E22" s="2"/>
       <c r="F22" s="3">
-        <v>46532</v>
-[...2 lines deleted...]
-    <row r="23" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B23" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D23" s="3">
-        <v>46568.083333333299</v>
+        <v>46660</v>
       </c>
       <c r="E23" s="2"/>
       <c r="F23" s="3">
-        <v>46504</v>
-[...2 lines deleted...]
-    <row r="24" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="24" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B24" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D24" s="3">
-        <v>46599</v>
+        <v>46965</v>
       </c>
       <c r="E24" s="2"/>
       <c r="F24" s="3">
-        <v>46504</v>
-[...2 lines deleted...]
-    <row r="25" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46350</v>
+      </c>
+    </row>
+    <row r="25" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B25" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D25" s="3">
-        <v>46507</v>
+        <v>46387.083333333299</v>
       </c>
       <c r="E25" s="2"/>
       <c r="F25" s="3">
-        <v>46441</v>
-[...2 lines deleted...]
-    <row r="26" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46322</v>
+      </c>
+    </row>
+    <row r="26" spans="2:6" ht="39.6" x14ac:dyDescent="0.3">
       <c r="B26" s="2" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="D26" s="2"/>
+        <v>27</v>
+      </c>
+      <c r="D26" s="3">
+        <v>46388.083333333299</v>
+      </c>
       <c r="E26" s="2"/>
       <c r="F26" s="3">
-        <v>46427</v>
-[...2 lines deleted...]
-    <row r="27" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46322</v>
+      </c>
+    </row>
+    <row r="27" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B27" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D27" s="3">
-        <v>46419.083333333299</v>
+        <v>47299</v>
       </c>
       <c r="E27" s="2"/>
       <c r="F27" s="3">
-        <v>46350</v>
-[...2 lines deleted...]
-    <row r="28" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46322</v>
+      </c>
+    </row>
+    <row r="28" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B28" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D28" s="3">
-        <v>46173</v>
+        <v>46356</v>
       </c>
       <c r="E28" s="2"/>
       <c r="F28" s="3">
-        <v>46350</v>
-[...2 lines deleted...]
-    <row r="29" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="29" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B29" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D29" s="3">
-        <v>46965</v>
+        <v>46387</v>
       </c>
       <c r="E29" s="2"/>
       <c r="F29" s="3">
-        <v>46350</v>
-[...2 lines deleted...]
-    <row r="30" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="30" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B30" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D30" s="3">
-        <v>46477.083333333299</v>
+        <v>46387</v>
       </c>
       <c r="E30" s="2"/>
       <c r="F30" s="3">
-        <v>46350</v>
-[...2 lines deleted...]
-    <row r="31" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="31" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B31" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D31" s="3">
-        <v>46387.083333333299</v>
+        <v>46327.041666666701</v>
       </c>
       <c r="E31" s="2"/>
       <c r="F31" s="3">
-        <v>46322</v>
-[...2 lines deleted...]
-    <row r="32" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="32" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B32" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="3">
-        <v>46322</v>
-[...2 lines deleted...]
-    <row r="33" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="33" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B33" s="2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D33" s="3">
-        <v>46356</v>
+        <v>46295</v>
       </c>
       <c r="E33" s="2"/>
       <c r="F33" s="3">
-        <v>46294</v>
-[...2 lines deleted...]
-    <row r="34" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="34" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B34" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D34" s="3">
-        <v>46387</v>
-[...1 lines deleted...]
-      <c r="E34" s="2"/>
+        <v>46812</v>
+      </c>
+      <c r="E34" s="3">
+        <v>46217</v>
+      </c>
       <c r="F34" s="3">
-        <v>46294</v>
-[...2 lines deleted...]
-    <row r="35" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="35" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B35" s="2" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="3">
-        <v>46387</v>
-[...1 lines deleted...]
-      <c r="E35" s="2"/>
+        <v>46843</v>
+      </c>
+      <c r="E35" s="3">
+        <v>46217</v>
+      </c>
       <c r="F35" s="3">
-        <v>46294</v>
-[...2 lines deleted...]
-    <row r="36" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="36" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B36" s="2" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D36" s="3">
-        <v>46327.041666666701</v>
-[...1 lines deleted...]
-      <c r="E36" s="2"/>
+        <v>46843</v>
+      </c>
+      <c r="E36" s="3">
+        <v>46217</v>
+      </c>
       <c r="F36" s="3">
-        <v>46294</v>
-[...2 lines deleted...]
-    <row r="37" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="37" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B37" s="2" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="D37" s="2"/>
-      <c r="E37" s="2"/>
+      <c r="D37" s="3">
+        <v>46843</v>
+      </c>
+      <c r="E37" s="3">
+        <v>46217</v>
+      </c>
       <c r="F37" s="3">
-        <v>46245</v>
-[...2 lines deleted...]
-    <row r="38" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="38" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B38" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D38" s="3">
-        <v>46295</v>
-[...1 lines deleted...]
-      <c r="E38" s="2"/>
+        <v>46812</v>
+      </c>
+      <c r="E38" s="3">
+        <v>46217</v>
+      </c>
       <c r="F38" s="3">
-        <v>46217</v>
-[...2 lines deleted...]
-    <row r="39" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="39" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B39" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D39" s="3">
-        <v>46295</v>
-[...1 lines deleted...]
-      <c r="E39" s="2"/>
+        <v>46812</v>
+      </c>
+      <c r="E39" s="3">
+        <v>46217</v>
+      </c>
       <c r="F39" s="3">
-        <v>46168</v>
-[...2 lines deleted...]
-    <row r="40" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="40" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B40" s="2" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D40" s="3">
-        <v>46721</v>
+        <v>46812</v>
       </c>
       <c r="E40" s="3">
-        <v>46126</v>
+        <v>46217</v>
       </c>
       <c r="F40" s="3">
-        <v>46644</v>
-[...2 lines deleted...]
-    <row r="41" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="41" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B41" s="2" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D41" s="3">
-        <v>46721</v>
+        <v>46843</v>
       </c>
       <c r="E41" s="3">
-        <v>46126</v>
+        <v>46217</v>
       </c>
       <c r="F41" s="3">
-        <v>46644</v>
-[...2 lines deleted...]
-    <row r="42" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="42" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B42" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C42" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C42" s="2" t="s">
+      <c r="D42" s="3">
+        <v>46843</v>
+      </c>
+      <c r="E42" s="3">
+        <v>46217</v>
+      </c>
+      <c r="F42" s="3">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="43" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="B43" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C43" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="D42" s="3">
-[...13 lines deleted...]
-      <c r="C43" s="2" t="s">
+      <c r="D43" s="3">
+        <v>46843</v>
+      </c>
+      <c r="E43" s="3">
+        <v>46217</v>
+      </c>
+      <c r="F43" s="3">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="44" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B44" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C44" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="D43" s="3">
-[...13 lines deleted...]
-      <c r="C44" s="2" t="s">
+      <c r="D44" s="3">
+        <v>46812</v>
+      </c>
+      <c r="E44" s="3">
+        <v>46217</v>
+      </c>
+      <c r="F44" s="3">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="45" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="B45" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="D44" s="3">
-[...13 lines deleted...]
-      <c r="C45" s="2" t="s">
+      <c r="D45" s="3">
+        <v>46811</v>
+      </c>
+      <c r="E45" s="3">
+        <v>46217</v>
+      </c>
+      <c r="F45" s="3">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="46" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="B46" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C46" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="D45" s="3">
-[...13 lines deleted...]
-      <c r="C46" s="2" t="s">
+      <c r="D46" s="3">
+        <v>46811</v>
+      </c>
+      <c r="E46" s="3">
+        <v>46217</v>
+      </c>
+      <c r="F46" s="3">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="47" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B47" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C47" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="D46" s="3">
-[...13 lines deleted...]
-      <c r="C47" s="2" t="s">
+      <c r="D47" s="3">
+        <v>46843</v>
+      </c>
+      <c r="E47" s="3">
+        <v>46217</v>
+      </c>
+      <c r="F47" s="3">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="48" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B48" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C48" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="D47" s="3">
-[...13 lines deleted...]
-      <c r="C48" s="2" t="s">
+      <c r="D48" s="3">
+        <v>46843</v>
+      </c>
+      <c r="E48" s="3">
+        <v>46217</v>
+      </c>
+      <c r="F48" s="3">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="49" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B49" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C49" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D48" s="3">
-[...13 lines deleted...]
-      <c r="C49" s="2" t="s">
+      <c r="D49" s="3">
+        <v>46843</v>
+      </c>
+      <c r="E49" s="3">
+        <v>46217</v>
+      </c>
+      <c r="F49" s="3">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="50" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B50" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C50" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="D49" s="3">
-[...13 lines deleted...]
-      <c r="C50" s="2" t="s">
+      <c r="D50" s="3">
+        <v>46857</v>
+      </c>
+      <c r="E50" s="3">
+        <v>46217</v>
+      </c>
+      <c r="F50" s="3">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="51" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B51" s="2" t="s">
         <v>54</v>
-      </c>
-[...12 lines deleted...]
-        <v>8</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D51" s="3">
-        <v>46691</v>
+        <v>46783</v>
       </c>
       <c r="E51" s="3">
-        <v>46126</v>
+        <v>46217</v>
       </c>
       <c r="F51" s="3">
-        <v>46609</v>
-[...2 lines deleted...]
-    <row r="52" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46700</v>
+      </c>
+    </row>
+    <row r="52" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B52" s="2" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D52" s="3">
-        <v>46691</v>
+        <v>46783</v>
       </c>
       <c r="E52" s="3">
-        <v>46126</v>
+        <v>46217</v>
       </c>
       <c r="F52" s="3">
-        <v>46609</v>
-[...2 lines deleted...]
-    <row r="53" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46700</v>
+      </c>
+    </row>
+    <row r="53" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D53" s="3">
-        <v>46691</v>
+        <v>46782.958333333299</v>
       </c>
       <c r="E53" s="3">
-        <v>46126</v>
+        <v>46217</v>
       </c>
       <c r="F53" s="3">
-        <v>46609</v>
-[...2 lines deleted...]
-    <row r="54" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46700</v>
+      </c>
+    </row>
+    <row r="54" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B54" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D54" s="3">
-        <v>46691</v>
+        <v>46783.083333333299</v>
       </c>
       <c r="E54" s="3">
-        <v>46126</v>
+        <v>46217</v>
       </c>
       <c r="F54" s="3">
-        <v>46609</v>
-[...2 lines deleted...]
-    <row r="55" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46700</v>
+      </c>
+    </row>
+    <row r="55" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B55" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D55" s="3">
-        <v>46691</v>
+        <v>46783</v>
       </c>
       <c r="E55" s="3">
-        <v>46126</v>
+        <v>46217</v>
       </c>
       <c r="F55" s="3">
-        <v>46609</v>
-[...2 lines deleted...]
-    <row r="56" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46700</v>
+      </c>
+    </row>
+    <row r="56" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B56" s="2" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D56" s="3">
-        <v>46660</v>
+        <v>46752</v>
       </c>
       <c r="E56" s="3">
-        <v>46126</v>
+        <v>46217</v>
       </c>
       <c r="F56" s="3">
-        <v>46581</v>
-[...2 lines deleted...]
-    <row r="57" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46672</v>
+      </c>
+    </row>
+    <row r="57" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B57" s="2" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D57" s="3">
-        <v>46660</v>
+        <v>46752</v>
       </c>
       <c r="E57" s="3">
-        <v>46126</v>
+        <v>46217</v>
       </c>
       <c r="F57" s="3">
-        <v>46581</v>
-[...2 lines deleted...]
-    <row r="58" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46672</v>
+      </c>
+    </row>
+    <row r="58" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B58" s="2" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D58" s="3">
-        <v>46660</v>
+        <v>46752.083333333299</v>
       </c>
       <c r="E58" s="3">
-        <v>46126</v>
+        <v>46217</v>
       </c>
       <c r="F58" s="3">
-        <v>46581</v>
-[...2 lines deleted...]
-    <row r="59" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46672</v>
+      </c>
+    </row>
+    <row r="59" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B59" s="2" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D59" s="3">
-        <v>46660</v>
+        <v>46752</v>
       </c>
       <c r="E59" s="3">
-        <v>46126</v>
+        <v>46217</v>
       </c>
       <c r="F59" s="3">
-        <v>46581</v>
-[...2 lines deleted...]
-    <row r="60" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46672</v>
+      </c>
+    </row>
+    <row r="60" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B60" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D60" s="3">
-        <v>46660</v>
+        <v>46752</v>
       </c>
       <c r="E60" s="3">
-        <v>46126</v>
+        <v>46217</v>
       </c>
       <c r="F60" s="3">
-        <v>46581</v>
-[...2 lines deleted...]
-    <row r="61" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46672</v>
+      </c>
+    </row>
+    <row r="61" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B61" s="2" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D61" s="3">
-        <v>46660</v>
+        <v>46721</v>
       </c>
       <c r="E61" s="3">
         <v>46126</v>
       </c>
       <c r="F61" s="3">
-        <v>46581</v>
-[...2 lines deleted...]
-    <row r="62" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="62" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B62" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="D62" s="2"/>
+      <c r="D62" s="3">
+        <v>46721</v>
+      </c>
       <c r="E62" s="3">
         <v>46126</v>
       </c>
       <c r="F62" s="3">
-        <v>46427</v>
-[...2 lines deleted...]
-    <row r="63" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="63" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B63" s="2" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="D63" s="2"/>
+      <c r="D63" s="3">
+        <v>46752</v>
+      </c>
       <c r="E63" s="3">
-        <v>46091</v>
+        <v>46126</v>
       </c>
       <c r="F63" s="3">
-        <v>46427</v>
-[...2 lines deleted...]
-    <row r="64" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="64" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B64" s="2" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D64" s="3">
-        <v>46630</v>
+        <v>46752</v>
       </c>
       <c r="E64" s="3">
-        <v>46000</v>
+        <v>46126</v>
       </c>
       <c r="F64" s="3">
-        <v>46546</v>
-[...2 lines deleted...]
-    <row r="65" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="65" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B65" s="2" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D65" s="3">
-        <v>46630</v>
+        <v>46721</v>
       </c>
       <c r="E65" s="3">
-        <v>46000</v>
+        <v>46126</v>
       </c>
       <c r="F65" s="3">
-        <v>46546</v>
-[...2 lines deleted...]
-    <row r="66" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="66" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B66" s="2" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D66" s="3">
-        <v>46630</v>
+        <v>46721</v>
       </c>
       <c r="E66" s="3">
-        <v>46000</v>
+        <v>46126</v>
       </c>
       <c r="F66" s="3">
-        <v>46546</v>
-[...2 lines deleted...]
-    <row r="67" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="67" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B67" s="2" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D67" s="3">
-        <v>46599</v>
+        <v>46721</v>
       </c>
       <c r="E67" s="3">
-        <v>46000</v>
+        <v>46126</v>
       </c>
       <c r="F67" s="3">
-        <v>46518</v>
-[...2 lines deleted...]
-    <row r="68" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="68" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B68" s="2" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D68" s="3">
-        <v>46599</v>
+        <v>46721</v>
       </c>
       <c r="E68" s="3">
-        <v>46000</v>
+        <v>46126</v>
       </c>
       <c r="F68" s="3">
-        <v>46518</v>
-[...2 lines deleted...]
-    <row r="69" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="69" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B69" s="2" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D69" s="3">
-        <v>46599</v>
+        <v>46721</v>
       </c>
       <c r="E69" s="3">
-        <v>46000</v>
+        <v>46126</v>
       </c>
       <c r="F69" s="3">
-        <v>46518</v>
-[...2 lines deleted...]
-    <row r="70" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="70" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B70" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D70" s="3">
-        <v>46568</v>
+        <v>46691</v>
       </c>
       <c r="E70" s="3">
-        <v>46000</v>
+        <v>46126</v>
       </c>
       <c r="F70" s="3">
-        <v>46490</v>
-[...2 lines deleted...]
-    <row r="71" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="71" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B71" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D71" s="3">
-        <v>46568</v>
+        <v>46691</v>
       </c>
       <c r="E71" s="3">
-        <v>46000</v>
+        <v>46126</v>
       </c>
       <c r="F71" s="3">
-        <v>46490</v>
-[...2 lines deleted...]
-    <row r="72" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="72" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B72" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D72" s="3">
-        <v>46568</v>
+        <v>46691</v>
       </c>
       <c r="E72" s="3">
-        <v>46000</v>
+        <v>46126</v>
       </c>
       <c r="F72" s="3">
-        <v>46490</v>
-[...2 lines deleted...]
-    <row r="73" spans="2:6" ht="38.25" x14ac:dyDescent="0.25">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="73" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B73" s="2" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D73" s="3">
-        <v>46568</v>
+        <v>46691</v>
       </c>
       <c r="E73" s="3">
-        <v>46000</v>
+        <v>46126</v>
       </c>
       <c r="F73" s="3">
-        <v>46490</v>
-[...2 lines deleted...]
-    <row r="74" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="74" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B74" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D74" s="3">
-        <v>46568</v>
+        <v>46691</v>
       </c>
       <c r="E74" s="3">
-        <v>46000</v>
+        <v>46126</v>
       </c>
       <c r="F74" s="3">
-        <v>46490</v>
-[...2 lines deleted...]
-    <row r="75" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="75" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B75" s="2" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D75" s="3">
-        <v>46568</v>
+        <v>46691</v>
       </c>
       <c r="E75" s="3">
-        <v>46000</v>
+        <v>46126</v>
       </c>
       <c r="F75" s="3">
-        <v>46490</v>
-[...2 lines deleted...]
-    <row r="76" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="76" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B76" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D76" s="3">
-        <v>46552</v>
+        <v>46691</v>
       </c>
       <c r="E76" s="3">
-        <v>46000</v>
+        <v>46126</v>
       </c>
       <c r="F76" s="3">
-        <v>46490</v>
-[...2 lines deleted...]
-    <row r="77" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="77" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B77" s="2" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D77" s="3">
-        <v>46387</v>
+        <v>46660</v>
       </c>
       <c r="E77" s="3">
-        <v>46000</v>
+        <v>46126</v>
       </c>
       <c r="F77" s="3">
-        <v>46308</v>
-[...2 lines deleted...]
-    <row r="78" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="78" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B78" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D78" s="3">
-        <v>46538</v>
+        <v>46660</v>
       </c>
       <c r="E78" s="3">
-        <v>45944</v>
+        <v>46126</v>
       </c>
       <c r="F78" s="3">
-        <v>46455</v>
-[...2 lines deleted...]
-    <row r="79" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="79" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B79" s="2" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D79" s="3">
-        <v>46538</v>
+        <v>46660</v>
       </c>
       <c r="E79" s="3">
-        <v>45944</v>
+        <v>46126</v>
       </c>
       <c r="F79" s="3">
-        <v>46455</v>
-[...2 lines deleted...]
-    <row r="80" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="80" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B80" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D80" s="3">
-        <v>46538</v>
+        <v>46660</v>
       </c>
       <c r="E80" s="3">
-        <v>45944</v>
+        <v>46126</v>
       </c>
       <c r="F80" s="3">
-        <v>46455</v>
-[...2 lines deleted...]
-    <row r="81" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="81" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B81" s="2" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D81" s="3">
-        <v>46538</v>
+        <v>46660</v>
       </c>
       <c r="E81" s="3">
-        <v>45944</v>
+        <v>46126</v>
       </c>
       <c r="F81" s="3">
-        <v>46455</v>
-[...2 lines deleted...]
-    <row r="82" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="82" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B82" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>86</v>
       </c>
       <c r="D82" s="3">
-        <v>46538</v>
+        <v>46660</v>
       </c>
       <c r="E82" s="3">
-        <v>45944</v>
+        <v>46126</v>
       </c>
       <c r="F82" s="3">
-        <v>46455</v>
-[...2 lines deleted...]
-    <row r="83" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="83" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B83" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D83" s="3">
-        <v>46507</v>
+        <v>46660</v>
       </c>
       <c r="E83" s="3">
-        <v>45944</v>
+        <v>46126</v>
       </c>
       <c r="F83" s="3">
-        <v>46427</v>
-[...2 lines deleted...]
-    <row r="84" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46581</v>
+      </c>
+    </row>
+    <row r="84" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B84" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="D84" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D84" s="2"/>
       <c r="E84" s="3">
-        <v>45944</v>
+        <v>46126</v>
       </c>
       <c r="F84" s="3">
         <v>46427</v>
       </c>
     </row>
-    <row r="85" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="85" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B85" s="2" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="D85" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D85" s="2"/>
       <c r="E85" s="3">
-        <v>45944</v>
+        <v>46091</v>
       </c>
       <c r="F85" s="3">
         <v>46427</v>
       </c>
     </row>
-    <row r="86" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="86" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B86" s="2" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="D86" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D86" s="2"/>
       <c r="E86" s="3">
-        <v>45944</v>
+        <v>46063</v>
       </c>
       <c r="F86" s="3">
         <v>46427</v>
       </c>
     </row>
-    <row r="87" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="87" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B87" s="2" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D87" s="3">
-        <v>46507</v>
+        <v>46630</v>
       </c>
       <c r="E87" s="3">
-        <v>45944</v>
+        <v>46000</v>
       </c>
       <c r="F87" s="3">
-        <v>46427</v>
-[...2 lines deleted...]
-    <row r="88" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46546</v>
+      </c>
+    </row>
+    <row r="88" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B88" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D88" s="3">
-        <v>46507</v>
+        <v>46630</v>
       </c>
       <c r="E88" s="3">
-        <v>45944</v>
+        <v>46000</v>
       </c>
       <c r="F88" s="3">
-        <v>46427</v>
-[...2 lines deleted...]
-    <row r="89" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46546</v>
+      </c>
+    </row>
+    <row r="89" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B89" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D89" s="3">
-        <v>46507</v>
+        <v>46630</v>
       </c>
       <c r="E89" s="3">
-        <v>45944</v>
+        <v>46000</v>
       </c>
       <c r="F89" s="3">
-        <v>46427</v>
-[...2 lines deleted...]
-    <row r="90" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46546</v>
+      </c>
+    </row>
+    <row r="90" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B90" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D90" s="3">
-        <v>46507</v>
+        <v>46599</v>
       </c>
       <c r="E90" s="3">
-        <v>45944</v>
+        <v>46000</v>
       </c>
       <c r="F90" s="3">
-        <v>46427</v>
-[...2 lines deleted...]
-    <row r="91" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46518</v>
+      </c>
+    </row>
+    <row r="91" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B91" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D91" s="3">
-        <v>46507</v>
+        <v>46599</v>
       </c>
       <c r="E91" s="3">
-        <v>45944</v>
+        <v>46000</v>
       </c>
       <c r="F91" s="3">
-        <v>46427</v>
-[...2 lines deleted...]
-    <row r="92" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46518</v>
+      </c>
+    </row>
+    <row r="92" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B92" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D92" s="3">
-        <v>46507</v>
+        <v>46599</v>
       </c>
       <c r="E92" s="3">
-        <v>45944</v>
+        <v>46000</v>
       </c>
       <c r="F92" s="3">
-        <v>46427</v>
-[...2 lines deleted...]
-    <row r="93" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46518</v>
+      </c>
+    </row>
+    <row r="93" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B93" s="2" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D93" s="3">
-        <v>46507</v>
+        <v>46568</v>
       </c>
       <c r="E93" s="3">
-        <v>45944</v>
+        <v>46000</v>
       </c>
       <c r="F93" s="3">
-        <v>46427</v>
-[...2 lines deleted...]
-    <row r="94" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="94" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B94" s="2" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D94" s="3">
-        <v>46477</v>
+        <v>46568</v>
       </c>
       <c r="E94" s="3">
-        <v>45944</v>
+        <v>46000</v>
       </c>
       <c r="F94" s="3">
-        <v>46399</v>
-[...2 lines deleted...]
-    <row r="95" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="95" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B95" s="2" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D95" s="3">
-        <v>46477</v>
+        <v>46568</v>
       </c>
       <c r="E95" s="3">
-        <v>45944</v>
+        <v>46000</v>
       </c>
       <c r="F95" s="3">
-        <v>46399</v>
-[...2 lines deleted...]
-    <row r="96" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="96" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B96" s="2" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D96" s="3">
-        <v>46477</v>
+        <v>46568</v>
       </c>
       <c r="E96" s="3">
-        <v>45944</v>
+        <v>46000</v>
       </c>
       <c r="F96" s="3">
-        <v>46399</v>
-[...2 lines deleted...]
-    <row r="97" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="97" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B97" s="2" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D97" s="3">
-        <v>46477</v>
+        <v>46568</v>
       </c>
       <c r="E97" s="3">
-        <v>45944</v>
+        <v>46000</v>
       </c>
       <c r="F97" s="3">
-        <v>46399</v>
-[...2 lines deleted...]
-    <row r="98" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="98" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B98" s="2" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>102</v>
       </c>
       <c r="D98" s="3">
-        <v>46477</v>
+        <v>46568</v>
       </c>
       <c r="E98" s="3">
-        <v>45944</v>
+        <v>46000</v>
       </c>
       <c r="F98" s="3">
-        <v>46399</v>
-[...2 lines deleted...]
-    <row r="99" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="99" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B99" s="2" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D99" s="3">
-        <v>46477</v>
+        <v>46552</v>
       </c>
       <c r="E99" s="3">
-        <v>45944</v>
+        <v>46000</v>
       </c>
       <c r="F99" s="3">
-        <v>46399</v>
-[...2 lines deleted...]
-    <row r="100" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="100" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B100" s="2" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D100" s="3">
-        <v>46477</v>
+        <v>46387</v>
       </c>
       <c r="E100" s="3">
-        <v>45944</v>
+        <v>46000</v>
       </c>
       <c r="F100" s="3">
-        <v>46399</v>
-[...2 lines deleted...]
-    <row r="101" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="101" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B101" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D101" s="3">
-        <v>46477</v>
+        <v>46538</v>
       </c>
       <c r="E101" s="3">
         <v>45944</v>
       </c>
       <c r="F101" s="3">
-        <v>46399</v>
-[...2 lines deleted...]
-    <row r="102" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="102" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B102" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D102" s="3">
-        <v>46477</v>
+        <v>46538</v>
       </c>
       <c r="E102" s="3">
         <v>45944</v>
       </c>
       <c r="F102" s="3">
-        <v>46399</v>
-[...2 lines deleted...]
-    <row r="103" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="103" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B103" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D103" s="3">
-        <v>46477</v>
+        <v>46538</v>
       </c>
       <c r="E103" s="3">
         <v>45944</v>
       </c>
       <c r="F103" s="3">
-        <v>46399</v>
-[...2 lines deleted...]
-    <row r="104" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="104" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B104" s="2" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D104" s="3">
-        <v>46477</v>
+        <v>46538</v>
       </c>
       <c r="E104" s="3">
         <v>45944</v>
       </c>
       <c r="F104" s="3">
-        <v>46399</v>
-[...2 lines deleted...]
-    <row r="105" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="105" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B105" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D105" s="3">
-        <v>46477</v>
+        <v>46538</v>
       </c>
       <c r="E105" s="3">
         <v>45944</v>
       </c>
       <c r="F105" s="3">
-        <v>46399</v>
-[...2 lines deleted...]
-    <row r="106" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="106" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B106" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D106" s="3">
-        <v>46477</v>
+        <v>46507</v>
       </c>
       <c r="E106" s="3">
         <v>45944</v>
       </c>
       <c r="F106" s="3">
-        <v>46399</v>
-[...2 lines deleted...]
-    <row r="107" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="107" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B107" s="2" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D107" s="3">
-        <v>46477</v>
+        <v>46507</v>
       </c>
       <c r="E107" s="3">
         <v>45944</v>
       </c>
       <c r="F107" s="3">
-        <v>46399</v>
-[...2 lines deleted...]
-    <row r="108" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="108" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B108" s="2" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D108" s="3">
-        <v>46477</v>
+        <v>46507</v>
       </c>
       <c r="E108" s="3">
         <v>45944</v>
       </c>
       <c r="F108" s="3">
-        <v>46399</v>
-[...2 lines deleted...]
-    <row r="109" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="109" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B109" s="2" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="D109" s="2"/>
+      <c r="D109" s="3">
+        <v>46507</v>
+      </c>
       <c r="E109" s="3">
         <v>45944</v>
       </c>
       <c r="F109" s="3">
-        <v>46308</v>
-[...2 lines deleted...]
-    <row r="110" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="110" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B110" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C110" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="C110" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D110" s="2"/>
+      <c r="D110" s="3">
+        <v>46507</v>
+      </c>
       <c r="E110" s="3">
         <v>45944</v>
       </c>
       <c r="F110" s="3">
-        <v>46307</v>
-[...2 lines deleted...]
-    <row r="111" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="111" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B111" s="2" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="D111" s="2"/>
+        <v>115</v>
+      </c>
+      <c r="D111" s="3">
+        <v>46507</v>
+      </c>
       <c r="E111" s="3">
         <v>45944</v>
       </c>
       <c r="F111" s="3">
-        <v>46273</v>
-[...2 lines deleted...]
-    <row r="112" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="112" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B112" s="2" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="C112" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D112" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E112" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F112" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="113" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B113" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C113" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="D112" s="2"/>
-[...11 lines deleted...]
-      <c r="C113" s="2" t="s">
+      <c r="D113" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E113" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F113" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="114" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B114" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C114" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="D113" s="2"/>
-[...11 lines deleted...]
-      <c r="C114" s="2" t="s">
+      <c r="D114" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E114" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F114" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="115" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B115" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C115" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="D114" s="2"/>
-[...11 lines deleted...]
-      <c r="C115" s="2" t="s">
+      <c r="D115" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E115" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F115" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="116" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B116" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C116" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="D115" s="2"/>
-[...11 lines deleted...]
-      <c r="C116" s="2" t="s">
+      <c r="D116" s="3">
+        <v>46507</v>
+      </c>
+      <c r="E116" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F116" s="3">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="117" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B117" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C117" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="D116" s="2"/>
-[...11 lines deleted...]
-      <c r="C117" s="2" t="s">
+      <c r="D117" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E117" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F117" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="118" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B118" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C118" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="D117" s="2"/>
-[...11 lines deleted...]
-      <c r="C118" s="2" t="s">
+      <c r="D118" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E118" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F118" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="119" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="B119" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C119" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="D118" s="3">
-[...13 lines deleted...]
-      <c r="C119" s="2" t="s">
+      <c r="D119" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E119" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F119" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="120" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="B120" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C120" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="D119" s="3">
-[...13 lines deleted...]
-      <c r="C120" s="2" t="s">
+      <c r="D120" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E120" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F120" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="121" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B121" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C121" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="D120" s="3">
-[...13 lines deleted...]
-      <c r="C121" s="2" t="s">
+      <c r="D121" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E121" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F121" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="122" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="B122" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C122" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="D121" s="3">
-[...13 lines deleted...]
-      <c r="C122" s="2" t="s">
+      <c r="D122" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E122" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F122" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="123" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="B123" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C123" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="D122" s="3">
-[...13 lines deleted...]
-      <c r="C123" s="2" t="s">
+      <c r="D123" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E123" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F123" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="124" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="B124" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C124" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="D123" s="3">
-[...13 lines deleted...]
-      <c r="C124" s="2" t="s">
+      <c r="D124" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E124" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F124" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="125" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="B125" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C125" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="D124" s="3">
-[...13 lines deleted...]
-      <c r="C125" s="2" t="s">
+      <c r="D125" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E125" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F125" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="126" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B126" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C126" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="D125" s="3">
-[...13 lines deleted...]
-      <c r="C126" s="2" t="s">
+      <c r="D126" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E126" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F126" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="127" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B127" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C127" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="D126" s="3">
-[...13 lines deleted...]
-      <c r="C127" s="2" t="s">
+      <c r="D127" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E127" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F127" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="128" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="B128" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C128" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="D127" s="2"/>
-[...11 lines deleted...]
-      <c r="C128" s="2" t="s">
+      <c r="D128" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E128" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F128" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="129" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B129" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C129" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="D128" s="2"/>
-[...11 lines deleted...]
-      <c r="C129" s="2" t="s">
+      <c r="D129" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E129" s="3">
+        <v>45944</v>
+      </c>
+      <c r="F129" s="3">
+        <v>46399</v>
+      </c>
+    </row>
+    <row r="130" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B130" s="2" t="s">
         <v>134</v>
-      </c>
-[...12 lines deleted...]
-        <v>8</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="D130" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D130" s="2"/>
       <c r="E130" s="3">
-        <v>45755</v>
+        <v>45944</v>
       </c>
       <c r="F130" s="3">
-        <v>46546</v>
-[...2 lines deleted...]
-    <row r="131" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46371</v>
+      </c>
+    </row>
+    <row r="131" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B131" s="2" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D131" s="3">
-        <v>46265</v>
+        <v>46477</v>
       </c>
       <c r="E131" s="3">
-        <v>45755</v>
+        <v>45944</v>
       </c>
       <c r="F131" s="3">
-        <v>46546</v>
-[...2 lines deleted...]
-    <row r="132" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="132" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B132" s="2" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D132" s="3">
-        <v>46538</v>
+        <v>46477</v>
       </c>
       <c r="E132" s="3">
-        <v>45755</v>
+        <v>45944</v>
       </c>
       <c r="F132" s="3">
-        <v>46427</v>
-[...2 lines deleted...]
-    <row r="133" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="133" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B133" s="2" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="D133" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D133" s="2"/>
       <c r="E133" s="3">
-        <v>45755</v>
+        <v>45944</v>
       </c>
       <c r="F133" s="3">
         <v>46273</v>
       </c>
     </row>
-    <row r="134" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="134" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B134" s="2" t="s">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="D134" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D134" s="2"/>
       <c r="E134" s="3">
-        <v>45755</v>
+        <v>45853</v>
       </c>
       <c r="F134" s="3">
-        <v>46273</v>
-[...2 lines deleted...]
-    <row r="135" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="135" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B135" s="2" t="s">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="D135" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D135" s="2"/>
       <c r="E135" s="3">
-        <v>45755</v>
+        <v>45853</v>
       </c>
       <c r="F135" s="3">
-        <v>46273</v>
-[...2 lines deleted...]
-    <row r="136" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="136" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B136" s="2" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="D136" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D136" s="2"/>
       <c r="E136" s="3">
-        <v>45755</v>
+        <v>45853</v>
       </c>
       <c r="F136" s="3">
-        <v>46245</v>
-[...2 lines deleted...]
-    <row r="137" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="137" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B137" s="2" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="D137" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D137" s="2"/>
       <c r="E137" s="3">
-        <v>45755</v>
+        <v>45853</v>
       </c>
       <c r="F137" s="3">
-        <v>46245</v>
-[...2 lines deleted...]
-    <row r="138" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46224</v>
+      </c>
+    </row>
+    <row r="138" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B138" s="2" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="D138" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="2"/>
       <c r="E138" s="3">
-        <v>45755</v>
+        <v>45853</v>
       </c>
       <c r="F138" s="3">
-        <v>46245</v>
-[...2 lines deleted...]
-    <row r="139" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="139" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B139" s="2" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="D139" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D139" s="2"/>
       <c r="E139" s="3">
-        <v>45755</v>
+        <v>45853</v>
       </c>
       <c r="F139" s="3">
-        <v>46245</v>
-[...2 lines deleted...]
-    <row r="140" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="140" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B140" s="2" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>145</v>
       </c>
       <c r="D140" s="3">
-        <v>46309</v>
+        <v>46446</v>
       </c>
       <c r="E140" s="3">
-        <v>45755</v>
+        <v>45846</v>
       </c>
       <c r="F140" s="3">
-        <v>46245</v>
-[...2 lines deleted...]
-    <row r="141" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="141" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B141" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>146</v>
       </c>
       <c r="D141" s="3">
-        <v>46326</v>
+        <v>46446</v>
       </c>
       <c r="E141" s="3">
-        <v>45755</v>
+        <v>45846</v>
       </c>
       <c r="F141" s="3">
-        <v>46245</v>
-[...2 lines deleted...]
-    <row r="142" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="142" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B142" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="D142" s="2"/>
+      <c r="D142" s="3">
+        <v>46810.958333333299</v>
+      </c>
       <c r="E142" s="3">
-        <v>45755</v>
+        <v>45846</v>
       </c>
       <c r="F142" s="3">
-        <v>46245</v>
-[...2 lines deleted...]
-    <row r="143" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="143" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B143" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>148</v>
       </c>
       <c r="D143" s="3">
-        <v>46295</v>
+        <v>46418</v>
       </c>
       <c r="E143" s="3">
-        <v>45755</v>
+        <v>45846</v>
       </c>
       <c r="F143" s="3">
-        <v>46217</v>
-[...2 lines deleted...]
-    <row r="144" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46336</v>
+      </c>
+    </row>
+    <row r="144" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B144" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>149</v>
       </c>
       <c r="D144" s="3">
-        <v>46295</v>
+        <v>46418</v>
       </c>
       <c r="E144" s="3">
-        <v>45755</v>
+        <v>45846</v>
       </c>
       <c r="F144" s="3">
-        <v>46217</v>
-[...2 lines deleted...]
-    <row r="145" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46336</v>
+      </c>
+    </row>
+    <row r="145" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B145" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>150</v>
       </c>
       <c r="D145" s="3">
-        <v>46326</v>
+        <v>46387</v>
       </c>
       <c r="E145" s="3">
-        <v>45755</v>
+        <v>45846</v>
       </c>
       <c r="F145" s="3">
-        <v>46217</v>
-[...2 lines deleted...]
-    <row r="146" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="146" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B146" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>151</v>
       </c>
       <c r="D146" s="3">
-        <v>46295</v>
+        <v>46387</v>
       </c>
       <c r="E146" s="3">
-        <v>45755</v>
+        <v>45846</v>
       </c>
       <c r="F146" s="3">
-        <v>46217</v>
-[...2 lines deleted...]
-    <row r="147" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="147" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B147" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>152</v>
       </c>
       <c r="D147" s="3">
-        <v>46265</v>
+        <v>46387</v>
       </c>
       <c r="E147" s="3">
-        <v>45755</v>
+        <v>45846</v>
       </c>
       <c r="F147" s="3">
-        <v>46175</v>
-[...2 lines deleted...]
-    <row r="148" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="148" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B148" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>153</v>
       </c>
       <c r="D148" s="3">
-        <v>46295</v>
+        <v>46387</v>
       </c>
       <c r="E148" s="3">
-        <v>45755</v>
+        <v>45846</v>
       </c>
       <c r="F148" s="3">
-        <v>46175</v>
-[...2 lines deleted...]
-    <row r="149" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="149" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B149" s="2" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="D149" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D149" s="2"/>
       <c r="E149" s="3">
-        <v>45755</v>
+        <v>45756</v>
       </c>
       <c r="F149" s="3">
-        <v>46175</v>
-[...2 lines deleted...]
-    <row r="150" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46413</v>
+      </c>
+    </row>
+    <row r="150" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B150" s="2" t="s">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>155</v>
       </c>
       <c r="D150" s="2"/>
       <c r="E150" s="3">
-        <v>45741</v>
+        <v>45756</v>
       </c>
       <c r="F150" s="3">
-        <v>46168</v>
-[...2 lines deleted...]
-    <row r="151" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="151" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B151" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="D151" s="2"/>
+      <c r="D151" s="3">
+        <v>46720.958333333299</v>
+      </c>
       <c r="E151" s="3">
-        <v>45699</v>
+        <v>45755</v>
       </c>
       <c r="F151" s="3">
-        <v>46245</v>
-[...2 lines deleted...]
-    <row r="152" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46644</v>
+      </c>
+    </row>
+    <row r="152" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B152" s="2" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>157</v>
       </c>
       <c r="D152" s="3">
-        <v>46387</v>
+        <v>46265</v>
       </c>
       <c r="E152" s="3">
-        <v>45685</v>
+        <v>45755</v>
       </c>
       <c r="F152" s="3">
-        <v>46294</v>
-[...2 lines deleted...]
-    <row r="153" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46546</v>
+      </c>
+    </row>
+    <row r="153" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B153" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D153" s="3">
-        <v>46538</v>
+        <v>46265</v>
       </c>
       <c r="E153" s="3">
-        <v>45636</v>
+        <v>45755</v>
       </c>
       <c r="F153" s="3">
-        <v>46427</v>
-[...2 lines deleted...]
-    <row r="154" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46546</v>
+      </c>
+    </row>
+    <row r="154" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B154" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>159</v>
       </c>
       <c r="D154" s="3">
-        <v>46507</v>
+        <v>46537.958333333299</v>
       </c>
       <c r="E154" s="3">
-        <v>45636</v>
+        <v>45755</v>
       </c>
       <c r="F154" s="3">
-        <v>46364</v>
-[...2 lines deleted...]
-    <row r="155" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="155" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B155" s="2" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D155" s="3">
-        <v>46507</v>
+        <v>46538</v>
       </c>
       <c r="E155" s="3">
-        <v>45636</v>
+        <v>45755</v>
       </c>
       <c r="F155" s="3">
-        <v>46364</v>
-[...2 lines deleted...]
-    <row r="156" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="156" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B156" s="2" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>161</v>
       </c>
       <c r="D156" s="3">
-        <v>46387</v>
+        <v>46309</v>
       </c>
       <c r="E156" s="3">
-        <v>45636</v>
+        <v>45755</v>
       </c>
       <c r="F156" s="3">
-        <v>46308</v>
-[...2 lines deleted...]
-    <row r="157" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="157" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B157" s="2" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>162</v>
       </c>
       <c r="D157" s="3">
-        <v>46387</v>
+        <v>46309</v>
       </c>
       <c r="E157" s="3">
-        <v>45636</v>
+        <v>45755</v>
       </c>
       <c r="F157" s="3">
-        <v>46308</v>
-[...2 lines deleted...]
-    <row r="158" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="158" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B158" s="2" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>163</v>
       </c>
       <c r="D158" s="3">
-        <v>46388</v>
+        <v>46309</v>
       </c>
       <c r="E158" s="3">
-        <v>45636</v>
+        <v>45755</v>
       </c>
       <c r="F158" s="3">
-        <v>46308</v>
-[...2 lines deleted...]
-    <row r="159" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="159" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B159" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>164</v>
       </c>
       <c r="D159" s="3">
-        <v>46387</v>
+        <v>46356</v>
       </c>
       <c r="E159" s="3">
-        <v>45636</v>
+        <v>45755</v>
       </c>
       <c r="F159" s="3">
-        <v>46308</v>
-[...2 lines deleted...]
-    <row r="160" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="160" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B160" s="2" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D160" s="3">
-        <v>46387</v>
+        <v>46356</v>
       </c>
       <c r="E160" s="3">
-        <v>45636</v>
+        <v>45755</v>
       </c>
       <c r="F160" s="3">
-        <v>46308</v>
-[...2 lines deleted...]
-    <row r="161" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="161" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B161" s="2" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D161" s="3">
-        <v>46387</v>
+        <v>46326</v>
       </c>
       <c r="E161" s="3">
-        <v>45636</v>
+        <v>45755</v>
       </c>
       <c r="F161" s="3">
-        <v>46273</v>
-[...2 lines deleted...]
-    <row r="162" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="162" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B162" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>167</v>
       </c>
       <c r="D162" s="3">
-        <v>46295</v>
+        <v>46326</v>
       </c>
       <c r="E162" s="3">
-        <v>45636</v>
+        <v>45755</v>
       </c>
       <c r="F162" s="3">
-        <v>46217</v>
-[...2 lines deleted...]
-    <row r="163" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="163" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B163" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>168</v>
       </c>
       <c r="D163" s="3">
-        <v>46295</v>
+        <v>46326</v>
       </c>
       <c r="E163" s="3">
-        <v>45636</v>
+        <v>45755</v>
       </c>
       <c r="F163" s="3">
-        <v>46217</v>
-[...2 lines deleted...]
-    <row r="164" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="164" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B164" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="D164" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D164" s="2"/>
       <c r="E164" s="3">
-        <v>45636</v>
+        <v>45755</v>
       </c>
       <c r="F164" s="3">
-        <v>46175</v>
-[...2 lines deleted...]
-    <row r="165" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="165" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B165" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>170</v>
       </c>
       <c r="D165" s="3">
-        <v>46265.958333333299</v>
+        <v>46326</v>
       </c>
       <c r="E165" s="3">
-        <v>45636</v>
+        <v>45755</v>
       </c>
       <c r="F165" s="3">
-        <v>46175</v>
-[...2 lines deleted...]
-    <row r="166" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="166" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B166" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>171</v>
       </c>
       <c r="D166" s="2"/>
       <c r="E166" s="3">
-        <v>45608</v>
+        <v>45741</v>
       </c>
       <c r="F166" s="3">
-        <v>46217</v>
-[...2 lines deleted...]
-    <row r="167" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46168</v>
+      </c>
+    </row>
+    <row r="167" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B167" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>172</v>
       </c>
       <c r="D167" s="2"/>
       <c r="E167" s="3">
-        <v>45608</v>
+        <v>45699</v>
       </c>
       <c r="F167" s="3">
-        <v>46217</v>
-[...2 lines deleted...]
-    <row r="168" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="168" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B168" s="2" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="D168" s="2"/>
+      <c r="D168" s="3">
+        <v>46387</v>
+      </c>
       <c r="E168" s="3">
-        <v>45580</v>
+        <v>45685</v>
       </c>
       <c r="F168" s="3">
-        <v>46217</v>
-[...2 lines deleted...]
-    <row r="169" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46322</v>
+      </c>
+    </row>
+    <row r="169" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B169" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>174</v>
       </c>
       <c r="D169" s="3">
-        <v>46477</v>
+        <v>46538</v>
       </c>
       <c r="E169" s="3">
-        <v>45573</v>
+        <v>45636</v>
       </c>
       <c r="F169" s="3">
-        <v>46364</v>
-[...2 lines deleted...]
-    <row r="170" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46427</v>
+      </c>
+    </row>
+    <row r="170" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B170" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D170" s="3">
-        <v>46387</v>
+        <v>46507</v>
       </c>
       <c r="E170" s="3">
-        <v>45573</v>
+        <v>45636</v>
       </c>
       <c r="F170" s="3">
-        <v>46273</v>
-[...2 lines deleted...]
-    <row r="171" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="171" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B171" s="2" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D171" s="3">
-        <v>46387</v>
+        <v>46507</v>
       </c>
       <c r="E171" s="3">
-        <v>45482</v>
+        <v>45636</v>
       </c>
       <c r="F171" s="3">
-        <v>46273</v>
-[...2 lines deleted...]
-    <row r="172" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="172" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B172" s="2" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D172" s="3">
-        <v>46326</v>
+        <v>46387</v>
       </c>
       <c r="E172" s="3">
-        <v>45482</v>
+        <v>45636</v>
       </c>
       <c r="F172" s="3">
-        <v>46217</v>
-[...2 lines deleted...]
-    <row r="173" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="173" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B173" s="2" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D173" s="3">
-        <v>46630</v>
+        <v>46387</v>
       </c>
       <c r="E173" s="3">
-        <v>45391</v>
+        <v>45636</v>
       </c>
       <c r="F173" s="3">
-        <v>46490</v>
-[...2 lines deleted...]
-    <row r="174" spans="2:6" ht="25.5" x14ac:dyDescent="0.25">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="174" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B174" s="2" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>179</v>
       </c>
       <c r="D174" s="3">
-        <v>46294.958333333299</v>
+        <v>46388</v>
       </c>
       <c r="E174" s="3">
-        <v>45286</v>
+        <v>45636</v>
       </c>
       <c r="F174" s="3">
-        <v>46203</v>
-[...2 lines deleted...]
-    <row r="175" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="175" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B175" s="2" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D175" s="3">
-        <v>46203</v>
+        <v>46387</v>
       </c>
       <c r="E175" s="3">
-        <v>45286</v>
+        <v>45636</v>
       </c>
       <c r="F175" s="3">
-        <v>46140</v>
-[...2 lines deleted...]
-    <row r="176" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="176" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B176" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D176" s="3">
-        <v>46142</v>
+        <v>46387</v>
       </c>
       <c r="E176" s="3">
-        <v>45286</v>
+        <v>45636</v>
       </c>
       <c r="F176" s="3">
-        <v>46112</v>
-[...2 lines deleted...]
-    <row r="177" spans="2:6" ht="38.25" x14ac:dyDescent="0.25">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="177" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B177" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D177" s="3">
-        <v>46295</v>
+        <v>46537.958333333299</v>
       </c>
       <c r="E177" s="3">
-        <v>45223</v>
+        <v>45636</v>
       </c>
       <c r="F177" s="3">
-        <v>46231</v>
-[...2 lines deleted...]
-    <row r="178" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="178" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B178" s="2" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D178" s="3">
-        <v>46387</v>
+        <v>46295</v>
       </c>
       <c r="E178" s="3">
-        <v>45152</v>
+        <v>45636</v>
       </c>
       <c r="F178" s="3">
         <v>46273</v>
       </c>
     </row>
-    <row r="179" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="179" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B179" s="2" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>184</v>
       </c>
       <c r="D179" s="3">
-        <v>46934</v>
+        <v>46295</v>
       </c>
       <c r="E179" s="3">
-        <v>44844</v>
+        <v>45636</v>
       </c>
       <c r="F179" s="3">
         <v>46273</v>
       </c>
     </row>
-    <row r="180" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="180" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
       <c r="B180" s="2" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="D180" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D180" s="2"/>
       <c r="E180" s="3">
-        <v>44713</v>
+        <v>45608</v>
       </c>
       <c r="F180" s="3">
-        <v>46350</v>
-[...2 lines deleted...]
-    <row r="181" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="181" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B181" s="2" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="D181" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D181" s="2"/>
       <c r="E181" s="3">
-        <v>44713</v>
+        <v>45608</v>
       </c>
       <c r="F181" s="3">
-        <v>46322</v>
-[...2 lines deleted...]
-    <row r="182" spans="2:6" x14ac:dyDescent="0.25">
+        <v>46245</v>
+      </c>
+    </row>
+    <row r="182" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B182" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="D182" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D182" s="2"/>
       <c r="E182" s="3">
+        <v>45580</v>
+      </c>
+      <c r="F182" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="183" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B183" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D183" s="3">
+        <v>46477</v>
+      </c>
+      <c r="E183" s="3">
+        <v>45573</v>
+      </c>
+      <c r="F183" s="3">
+        <v>46364</v>
+      </c>
+    </row>
+    <row r="184" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B184" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="D184" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E184" s="3">
+        <v>45482</v>
+      </c>
+      <c r="F184" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="185" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B185" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D185" s="3">
+        <v>46630</v>
+      </c>
+      <c r="E185" s="3">
+        <v>45391</v>
+      </c>
+      <c r="F185" s="3">
+        <v>46490</v>
+      </c>
+    </row>
+    <row r="186" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B186" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="D186" s="3">
+        <v>46203</v>
+      </c>
+      <c r="E186" s="3">
+        <v>45286</v>
+      </c>
+      <c r="F186" s="3">
+        <v>46455</v>
+      </c>
+    </row>
+    <row r="187" spans="2:6" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="B187" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D187" s="3">
+        <v>46294.958333333299</v>
+      </c>
+      <c r="E187" s="3">
+        <v>45286</v>
+      </c>
+      <c r="F187" s="3">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="188" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B188" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="D188" s="3">
+        <v>46142</v>
+      </c>
+      <c r="E188" s="3">
+        <v>45286</v>
+      </c>
+      <c r="F188" s="3">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="189" spans="2:6" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="B189" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D189" s="3">
+        <v>46295</v>
+      </c>
+      <c r="E189" s="3">
+        <v>45223</v>
+      </c>
+      <c r="F189" s="3">
+        <v>46259</v>
+      </c>
+    </row>
+    <row r="190" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B190" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="D190" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E190" s="3">
+        <v>45152</v>
+      </c>
+      <c r="F190" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="191" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B191" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="D191" s="3">
+        <v>46934</v>
+      </c>
+      <c r="E191" s="3">
+        <v>44844</v>
+      </c>
+      <c r="F191" s="3">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="192" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B192" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D192" s="3">
+        <v>46418</v>
+      </c>
+      <c r="E192" s="3">
         <v>44713</v>
       </c>
-      <c r="F182" s="3">
-[...3 lines deleted...]
-    <row r="183" spans="2:6" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="F192" s="3">
+        <v>46357</v>
+      </c>
+    </row>
+    <row r="193" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B193" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D193" s="3">
+        <v>46387</v>
+      </c>
+      <c r="E193" s="3">
+        <v>44713</v>
+      </c>
+      <c r="F193" s="3">
+        <v>46294</v>
+      </c>
+    </row>
+    <row r="194" spans="2:6" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B5:H5"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>